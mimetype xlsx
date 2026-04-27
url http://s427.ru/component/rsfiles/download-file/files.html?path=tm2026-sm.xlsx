--- v0 (2026-01-13)
+++ v1 (2026-04-27)
@@ -242,51 +242,51 @@
   <c r="B52" i="1"/>
   <c r="A52" i="1"/>
   <c r="B43" i="1"/>
   <c r="A43" i="1"/>
   <c r="B33" i="1"/>
   <c r="A33" i="1"/>
   <c r="J43" i="1"/>
   <c r="I43" i="1"/>
   <c r="H43" i="1"/>
   <c r="G43" i="1"/>
   <c r="F43" i="1"/>
   <c r="B24" i="1"/>
   <c r="A24" i="1"/>
   <c r="B14" i="1"/>
   <c r="A14" i="1"/>
   <c r="L196" i="1" l="1"/>
   <c r="I196" i="1"/>
   <c r="F196" i="1"/>
   <c r="J196" i="1"/>
   <c r="H196" i="1"/>
   <c r="G196" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="152">
   <si>
     <t>Прием пищи</t>
   </si>
   <si>
     <t>Белки</t>
   </si>
   <si>
     <t>Жиры</t>
   </si>
   <si>
     <t>Углеводы</t>
   </si>
   <si>
     <t>Итого за день:</t>
   </si>
   <si>
     <t>Среднее значение за период:</t>
   </si>
   <si>
     <t>Типовое примерное меню приготавливаемых блюд</t>
   </si>
   <si>
     <t>Школа</t>
   </si>
   <si>
@@ -682,66 +682,66 @@
   <si>
     <t>Хлеб ржано-пшеничный обогащенный</t>
   </si>
   <si>
     <t>Гуляш</t>
   </si>
   <si>
     <t>ТТК№259</t>
   </si>
   <si>
     <t>Каша гречневая рассыпчатая</t>
   </si>
   <si>
     <t>ТТК№320</t>
   </si>
   <si>
     <t xml:space="preserve">Суп из овощей с птицей </t>
   </si>
   <si>
     <t>Салат "Степной"из разных овощей</t>
   </si>
   <si>
     <t xml:space="preserve">хлеб </t>
   </si>
   <si>
-    <t>Салат "Витаминный" (1-й вариант)</t>
-[...10 lines deleted...]
-  <si>
     <t>А.М. Емельянова</t>
   </si>
   <si>
     <t>ГБОУ СОШ №427 Кронштадтского р-на Санкт-петербурга</t>
+  </si>
+  <si>
+    <t>Помидор свежий</t>
+  </si>
+  <si>
+    <t>Салат из квашеной капусты с зеленым луком</t>
+  </si>
+  <si>
+    <t>Огурец свежий</t>
+  </si>
+  <si>
+    <t>ТТК№11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1643,126 +1643,126 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="4" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="5" topLeftCell="E33" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="E8" sqref="E8"/>
+      <selection pane="bottomRight" activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="5.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="11.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="52.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10" style="2" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C1" s="60" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="12" t="s">
         <v>36</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H1" s="62" t="s">
         <v>37</v>
       </c>
       <c r="I1" s="62"/>
       <c r="J1" s="62"/>
       <c r="K1" s="62"/>
     </row>
     <row r="2" spans="1:12" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="35" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="2"/>
       <c r="G2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="62" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
       <c r="K2" s="62"/>
     </row>
     <row r="3" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="3"/>
       <c r="E3" s="38" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="47">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="I3" s="47">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J3" s="48">
         <v>2026</v>
       </c>
       <c r="K3" s="49"/>
     </row>
     <row r="4" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C4" s="2"/>
       <c r="D4" s="4"/>
       <c r="H4" s="46" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="46" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="46" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="45" t="s">
         <v>15</v>
@@ -3613,96 +3613,96 @@
       <c r="J70" s="19">
         <f t="shared" si="13"/>
         <v>561</v>
       </c>
       <c r="K70" s="25"/>
       <c r="L70" s="19">
         <v>114.5</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A71" s="26">
         <f>A63</f>
         <v>1</v>
       </c>
       <c r="B71" s="13">
         <f>B63</f>
         <v>4</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E71" s="53" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F71" s="54">
         <v>60</v>
       </c>
       <c r="G71" s="54">
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
       <c r="H71" s="54">
-        <v>3.1</v>
+        <v>0.1</v>
       </c>
       <c r="I71" s="54">
-        <v>5.7</v>
+        <v>1.8</v>
       </c>
       <c r="J71" s="55">
-        <v>54</v>
+        <v>9.6</v>
       </c>
       <c r="K71" s="43">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="L71" s="42"/>
     </row>
     <row r="72" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A72" s="23"/>
       <c r="B72" s="15"/>
       <c r="C72" s="11"/>
       <c r="D72" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="50" t="s">
         <v>135</v>
       </c>
       <c r="F72" s="51">
         <v>200</v>
       </c>
       <c r="G72" s="51">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="H72" s="51">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I72" s="51">
-        <v>19</v>
+        <v>22.9</v>
       </c>
       <c r="J72" s="52">
-        <v>111</v>
+        <v>155.4</v>
       </c>
       <c r="K72" s="43" t="s">
         <v>69</v>
       </c>
       <c r="L72" s="42"/>
     </row>
     <row r="73" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A73" s="23"/>
       <c r="B73" s="15"/>
       <c r="C73" s="11"/>
       <c r="D73" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E73" s="50" t="s">
         <v>101</v>
       </c>
       <c r="F73" s="51">
         <v>240</v>
       </c>
       <c r="G73" s="51">
         <v>12.5</v>
       </c>
       <c r="H73" s="51">
         <v>11</v>
       </c>
@@ -4637,51 +4637,51 @@
       <c r="J108" s="19">
         <f t="shared" si="19"/>
         <v>558.1</v>
       </c>
       <c r="K108" s="25"/>
       <c r="L108" s="19">
         <v>114.5</v>
       </c>
     </row>
     <row r="109" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A109" s="26">
         <f>A101</f>
         <v>2</v>
       </c>
       <c r="B109" s="13">
         <f>B101</f>
         <v>1</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E109" s="53" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="F109" s="54">
         <v>60</v>
       </c>
       <c r="G109" s="54">
         <v>1</v>
       </c>
       <c r="H109" s="54">
         <v>3</v>
       </c>
       <c r="I109" s="54">
         <v>5</v>
       </c>
       <c r="J109" s="55">
         <v>50</v>
       </c>
       <c r="K109" s="43">
         <v>40</v>
       </c>
       <c r="L109" s="42"/>
     </row>
     <row r="110" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A110" s="23"/>
       <c r="B110" s="15"/>
       <c r="C110" s="11"/>
@@ -5243,53 +5243,51 @@
       </c>
       <c r="F130" s="51">
         <v>240</v>
       </c>
       <c r="G130" s="51">
         <v>13.9</v>
       </c>
       <c r="H130" s="51">
         <v>14.8</v>
       </c>
       <c r="I130" s="51">
         <v>23</v>
       </c>
       <c r="J130" s="52">
         <v>345.9</v>
       </c>
       <c r="K130" s="43">
         <v>258</v>
       </c>
       <c r="L130" s="42"/>
     </row>
     <row r="131" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A131" s="14"/>
       <c r="B131" s="15"/>
       <c r="C131" s="11"/>
-      <c r="D131" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D131" s="7"/>
       <c r="E131" s="50"/>
       <c r="F131" s="51"/>
       <c r="G131" s="51"/>
       <c r="H131" s="51"/>
       <c r="I131" s="51"/>
       <c r="J131" s="52"/>
       <c r="K131" s="43"/>
       <c r="L131" s="42"/>
     </row>
     <row r="132" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A132" s="14"/>
       <c r="B132" s="15"/>
       <c r="C132" s="11"/>
       <c r="D132" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E132" s="50" t="s">
         <v>105</v>
       </c>
       <c r="F132" s="51">
         <v>200</v>
       </c>
       <c r="G132" s="51"/>
       <c r="H132" s="51">
         <v>0.3</v>
@@ -5659,69 +5657,69 @@
       <c r="J146" s="19">
         <f t="shared" si="25"/>
         <v>587</v>
       </c>
       <c r="K146" s="25"/>
       <c r="L146" s="19">
         <v>114.5</v>
       </c>
     </row>
     <row r="147" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A147" s="26">
         <f>A139</f>
         <v>2</v>
       </c>
       <c r="B147" s="13">
         <f>B139</f>
         <v>3</v>
       </c>
       <c r="C147" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E147" s="53" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F147" s="54">
         <v>60</v>
       </c>
       <c r="G147" s="54">
         <v>0.5</v>
       </c>
       <c r="H147" s="54">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="I147" s="54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J147" s="55">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K147" s="43" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="L147" s="42"/>
     </row>
     <row r="148" spans="1:12" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A148" s="23"/>
       <c r="B148" s="15"/>
       <c r="C148" s="11"/>
       <c r="D148" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E148" s="50" t="s">
         <v>85</v>
       </c>
       <c r="F148" s="51">
         <v>215</v>
       </c>
       <c r="G148" s="51">
         <v>3.5</v>
       </c>
       <c r="H148" s="51">
         <v>8.4</v>
       </c>
       <c r="I148" s="51">
         <v>10.5</v>
       </c>
@@ -5907,98 +5905,98 @@
       <c r="G155" s="51"/>
       <c r="H155" s="51"/>
       <c r="I155" s="51"/>
       <c r="J155" s="52"/>
       <c r="K155" s="43"/>
       <c r="L155" s="42"/>
     </row>
     <row r="156" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A156" s="24"/>
       <c r="B156" s="17"/>
       <c r="C156" s="8"/>
       <c r="D156" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E156" s="9"/>
       <c r="F156" s="19">
         <f>SUM(F147:F155)</f>
         <v>825</v>
       </c>
       <c r="G156" s="19">
         <f t="shared" ref="G156:J156" si="26">SUM(G147:G155)</f>
         <v>23.5</v>
       </c>
       <c r="H156" s="19">
         <f t="shared" si="26"/>
-        <v>23.8</v>
+        <v>23.900000000000002</v>
       </c>
       <c r="I156" s="19">
         <f t="shared" si="26"/>
-        <v>105.1</v>
+        <v>106.1</v>
       </c>
       <c r="J156" s="19">
         <f t="shared" si="26"/>
-        <v>730.4</v>
+        <v>731.4</v>
       </c>
       <c r="K156" s="25"/>
       <c r="L156" s="19">
         <v>171.8</v>
       </c>
     </row>
     <row r="157" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A157" s="29">
         <f>A139</f>
         <v>2</v>
       </c>
       <c r="B157" s="30">
         <f>B139</f>
         <v>3</v>
       </c>
       <c r="C157" s="57" t="s">
         <v>4</v>
       </c>
       <c r="D157" s="58"/>
       <c r="E157" s="31"/>
       <c r="F157" s="32">
         <f>F146+F156</f>
         <v>1415</v>
       </c>
       <c r="G157" s="32">
         <f t="shared" ref="G157:L157" si="27">G146+G156</f>
         <v>42.7</v>
       </c>
       <c r="H157" s="32">
         <f t="shared" si="27"/>
-        <v>43.2</v>
+        <v>43.3</v>
       </c>
       <c r="I157" s="32">
         <f t="shared" si="27"/>
-        <v>185.1</v>
+        <v>186.1</v>
       </c>
       <c r="J157" s="32">
         <f t="shared" si="27"/>
-        <v>1317.4</v>
+        <v>1318.4</v>
       </c>
       <c r="K157" s="32"/>
       <c r="L157" s="32">
         <f t="shared" si="27"/>
         <v>286.3</v>
       </c>
     </row>
     <row r="158" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A158" s="20">
         <v>2</v>
       </c>
       <c r="B158" s="21">
         <v>4</v>
       </c>
       <c r="C158" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E158" s="50" t="s">
         <v>109</v>
       </c>
       <c r="F158" s="51">
         <v>160</v>
@@ -7016,59 +7014,59 @@
       </c>
       <c r="K195" s="32"/>
       <c r="L195" s="32">
         <f t="shared" si="33"/>
         <v>286.3</v>
       </c>
     </row>
     <row r="196" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A196" s="27"/>
       <c r="B196" s="28"/>
       <c r="C196" s="59" t="s">
         <v>5</v>
       </c>
       <c r="D196" s="59"/>
       <c r="E196" s="59"/>
       <c r="F196" s="34">
         <f>(F24+F43+F62+F81+F100+F119+F138+F157+F176+F195)/(IF(F24=0,0,1)+IF(F43=0,0,1)+IF(F62=0,0,1)+IF(F81=0,0,1)+IF(F100=0,0,1)+IF(F119=0,0,1)+IF(F138=0,0,1)+IF(F157=0,0,1)+IF(F176=0,0,1)+IF(F195=0,0,1))</f>
         <v>1343.5</v>
       </c>
       <c r="G196" s="34">
         <f t="shared" ref="G196:J196" si="34">(G24+G43+G62+G81+G100+G119+G138+G157+G176+G195)/(IF(G24=0,0,1)+IF(G43=0,0,1)+IF(G62=0,0,1)+IF(G81=0,0,1)+IF(G100=0,0,1)+IF(G119=0,0,1)+IF(G138=0,0,1)+IF(G157=0,0,1)+IF(G176=0,0,1)+IF(G195=0,0,1))</f>
         <v>42.61</v>
       </c>
       <c r="H196" s="34">
         <f t="shared" si="34"/>
-        <v>43.61</v>
+        <v>43.62</v>
       </c>
       <c r="I196" s="34">
         <f t="shared" si="34"/>
-        <v>184.07</v>
+        <v>184.17000000000002</v>
       </c>
       <c r="J196" s="34">
         <f t="shared" si="34"/>
-        <v>1289.0999999999999</v>
+        <v>1289.2</v>
       </c>
       <c r="K196" s="34"/>
       <c r="L196" s="34">
         <f t="shared" ref="L196" si="35">(L24+L43+L62+L81+L100+L119+L138+L157+L176+L195)/(IF(L24=0,0,1)+IF(L43=0,0,1)+IF(L62=0,0,1)+IF(L81=0,0,1)+IF(L100=0,0,1)+IF(L119=0,0,1)+IF(L138=0,0,1)+IF(L157=0,0,1)+IF(L176=0,0,1)+IF(L195=0,0,1))</f>
         <v>286.30000000000007</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="C1:E1"/>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="H2:K2"/>
     <mergeCell ref="C43:D43"/>
     <mergeCell ref="C62:D62"/>
     <mergeCell ref="C81:D81"/>
     <mergeCell ref="C100:D100"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C196:E196"/>
     <mergeCell ref="C195:D195"/>
     <mergeCell ref="C119:D119"/>
     <mergeCell ref="C138:D138"/>
     <mergeCell ref="C157:D157"/>
     <mergeCell ref="C176:D176"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>