--- v1 (2026-04-27)
+++ v2 (2026-10-19)
@@ -3,195 +3,195 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\o.a.avilova\Desktop\Документы 21-22 учебный год\Документы 23-24г\Документы 24-25 уч. год\Документы 25-26 уч.год\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\o.a.avilova\Desktop\Документы 26-27 учебный год\улучшенное меню весна 26 — копия\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L195" i="1" l="1"/>
   <c r="J194" i="1"/>
   <c r="I194" i="1"/>
   <c r="H194" i="1"/>
   <c r="G194" i="1"/>
   <c r="F194" i="1"/>
   <c r="J184" i="1"/>
-  <c r="J195" i="1" s="1"/>
   <c r="I184" i="1"/>
   <c r="H184" i="1"/>
   <c r="G184" i="1"/>
   <c r="F184" i="1"/>
   <c r="L176" i="1"/>
   <c r="J175" i="1"/>
   <c r="I175" i="1"/>
   <c r="H175" i="1"/>
   <c r="G175" i="1"/>
   <c r="F175" i="1"/>
   <c r="J165" i="1"/>
   <c r="I165" i="1"/>
-  <c r="I176" i="1" s="1"/>
   <c r="H165" i="1"/>
   <c r="G165" i="1"/>
   <c r="F165" i="1"/>
   <c r="L157" i="1"/>
   <c r="J156" i="1"/>
   <c r="I156" i="1"/>
   <c r="H156" i="1"/>
   <c r="G156" i="1"/>
   <c r="F156" i="1"/>
   <c r="J146" i="1"/>
   <c r="I146" i="1"/>
   <c r="H146" i="1"/>
   <c r="G146" i="1"/>
   <c r="F146" i="1"/>
   <c r="L138" i="1"/>
   <c r="J137" i="1"/>
   <c r="I137" i="1"/>
   <c r="H137" i="1"/>
   <c r="G137" i="1"/>
   <c r="F137" i="1"/>
   <c r="J127" i="1"/>
   <c r="I127" i="1"/>
   <c r="H127" i="1"/>
   <c r="G127" i="1"/>
-  <c r="G138" i="1" s="1"/>
   <c r="F127" i="1"/>
   <c r="L119" i="1"/>
   <c r="J118" i="1"/>
   <c r="I118" i="1"/>
   <c r="H118" i="1"/>
   <c r="G118" i="1"/>
   <c r="F118" i="1"/>
   <c r="J108" i="1"/>
-  <c r="J119" i="1" s="1"/>
   <c r="I108" i="1"/>
   <c r="H108" i="1"/>
   <c r="G108" i="1"/>
   <c r="F108" i="1"/>
-  <c r="F119" i="1" s="1"/>
   <c r="L100" i="1"/>
   <c r="J99" i="1"/>
   <c r="I99" i="1"/>
   <c r="H99" i="1"/>
   <c r="G99" i="1"/>
   <c r="F99" i="1"/>
   <c r="J89" i="1"/>
   <c r="I89" i="1"/>
   <c r="H89" i="1"/>
   <c r="G89" i="1"/>
   <c r="F89" i="1"/>
   <c r="L81" i="1"/>
   <c r="J80" i="1"/>
   <c r="I80" i="1"/>
   <c r="H80" i="1"/>
   <c r="G80" i="1"/>
   <c r="F80" i="1"/>
   <c r="J70" i="1"/>
   <c r="I70" i="1"/>
   <c r="H70" i="1"/>
   <c r="G70" i="1"/>
   <c r="F70" i="1"/>
   <c r="L62" i="1"/>
   <c r="J61" i="1"/>
   <c r="I61" i="1"/>
-  <c r="I62" i="1" s="1"/>
   <c r="H61" i="1"/>
   <c r="G61" i="1"/>
   <c r="F61" i="1"/>
   <c r="J51" i="1"/>
   <c r="I51" i="1"/>
   <c r="H51" i="1"/>
   <c r="G51" i="1"/>
   <c r="F51" i="1"/>
   <c r="J42" i="1"/>
   <c r="I42" i="1"/>
   <c r="H42" i="1"/>
   <c r="G42" i="1"/>
   <c r="F42" i="1"/>
   <c r="J32" i="1"/>
   <c r="I32" i="1"/>
   <c r="H32" i="1"/>
   <c r="G32" i="1"/>
   <c r="F32" i="1"/>
   <c r="L24" i="1"/>
   <c r="J23" i="1"/>
   <c r="I23" i="1"/>
   <c r="H23" i="1"/>
   <c r="G23" i="1"/>
   <c r="F23" i="1"/>
   <c r="J13" i="1"/>
   <c r="I13" i="1"/>
   <c r="H13" i="1"/>
   <c r="G13" i="1"/>
   <c r="F13" i="1"/>
-  <c r="H119" i="1" l="1"/>
+  <c r="J195" i="1" l="1"/>
+  <c r="I176" i="1"/>
+  <c r="G138" i="1"/>
+  <c r="F119" i="1"/>
+  <c r="J119" i="1"/>
+  <c r="I62" i="1"/>
+  <c r="H119" i="1"/>
   <c r="F157" i="1"/>
   <c r="J157" i="1"/>
   <c r="G176" i="1"/>
   <c r="H195" i="1"/>
   <c r="F195" i="1"/>
   <c r="I195" i="1"/>
   <c r="G195" i="1"/>
   <c r="F176" i="1"/>
   <c r="J176" i="1"/>
   <c r="H176" i="1"/>
   <c r="F138" i="1"/>
   <c r="H138" i="1"/>
   <c r="G119" i="1"/>
   <c r="I119" i="1"/>
   <c r="G81" i="1"/>
   <c r="I81" i="1"/>
   <c r="F81" i="1"/>
   <c r="G62" i="1"/>
   <c r="F62" i="1"/>
   <c r="J62" i="1"/>
   <c r="H62" i="1"/>
   <c r="I24" i="1"/>
   <c r="G24" i="1"/>
   <c r="J24" i="1"/>
   <c r="H24" i="1"/>
@@ -242,51 +242,51 @@
   <c r="B52" i="1"/>
   <c r="A52" i="1"/>
   <c r="B43" i="1"/>
   <c r="A43" i="1"/>
   <c r="B33" i="1"/>
   <c r="A33" i="1"/>
   <c r="J43" i="1"/>
   <c r="I43" i="1"/>
   <c r="H43" i="1"/>
   <c r="G43" i="1"/>
   <c r="F43" i="1"/>
   <c r="B24" i="1"/>
   <c r="A24" i="1"/>
   <c r="B14" i="1"/>
   <c r="A14" i="1"/>
   <c r="L196" i="1" l="1"/>
   <c r="I196" i="1"/>
   <c r="F196" i="1"/>
   <c r="J196" i="1"/>
   <c r="H196" i="1"/>
   <c r="G196" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="112">
   <si>
     <t>Прием пищи</t>
   </si>
   <si>
     <t>Белки</t>
   </si>
   <si>
     <t>Жиры</t>
   </si>
   <si>
     <t>Углеводы</t>
   </si>
   <si>
     <t>Итого за день:</t>
   </si>
   <si>
     <t>Среднее значение за период:</t>
   </si>
   <si>
     <t>Типовое примерное меню приготавливаемых блюд</t>
   </si>
   <si>
     <t>Школа</t>
   </si>
   <si>
@@ -358,390 +358,270 @@
   <si>
     <t>итого</t>
   </si>
   <si>
     <t>Вес блюда, г</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>день</t>
   </si>
   <si>
     <t>месяц</t>
   </si>
   <si>
     <t>год</t>
   </si>
   <si>
     <t>Согласовано</t>
   </si>
   <si>
     <t>директор</t>
   </si>
   <si>
-    <t>Каша гречневая жидкая с маслом сливочным</t>
-[...1 lines deleted...]
-  <si>
     <t>Какао с молоком</t>
   </si>
   <si>
-    <t>ТТК№396</t>
-[...8 lines deleted...]
-    <t>ТТК№20</t>
+    <t>Пюре картофельное</t>
+  </si>
+  <si>
+    <t>Бутерброд с джемом</t>
+  </si>
+  <si>
+    <t>Макаронные изделия отварные</t>
+  </si>
+  <si>
+    <t>Омлет натуральный</t>
+  </si>
+  <si>
+    <t>Компот из свежих яблок</t>
+  </si>
+  <si>
+    <t>Чай с сахаром</t>
+  </si>
+  <si>
+    <t>Винегрет овощной</t>
+  </si>
+  <si>
+    <t>Гуляш</t>
+  </si>
+  <si>
+    <t>Каша гречневая рассыпчатая</t>
+  </si>
+  <si>
+    <t>Емельнова А.М.</t>
+  </si>
+  <si>
+    <t>ГБОУ СОШ №427 Кронштадтского р-на Санкт-петербурга</t>
+  </si>
+  <si>
+    <t xml:space="preserve">хлеб </t>
+  </si>
+  <si>
+    <t>Каша вязкая молочная "Геркулес"</t>
+  </si>
+  <si>
+    <t>Бутерброд с сыром</t>
+  </si>
+  <si>
+    <t>Мандарин свежий</t>
+  </si>
+  <si>
+    <t>9.8</t>
+  </si>
+  <si>
+    <t>Молоко в индивидуальной упаковке</t>
+  </si>
+  <si>
+    <t>468/1</t>
+  </si>
+  <si>
+    <t>Огурец солёный порционно</t>
+  </si>
+  <si>
+    <t>Паста Болоньезе "по-школьному"</t>
+  </si>
+  <si>
+    <t>Сок фруктовый</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Батон нарезной обогащённый микронутриентами </t>
+  </si>
+  <si>
+    <t>Хлеб ржано-пшеничный обогащённый микронутриентами</t>
+  </si>
+  <si>
+    <t>Каша пшённая вязкая с тыквой</t>
+  </si>
+  <si>
+    <t>Яблоко свежее</t>
+  </si>
+  <si>
+    <t>9.1</t>
+  </si>
+  <si>
+    <t>Салат "Витаминный" (1 вариант)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шницель рубленный мясной </t>
+  </si>
+  <si>
+    <t>Напиток из протертой брусники</t>
+  </si>
+  <si>
+    <t>Чизкейк запеченный "по-школьному" со сгущенным молоком</t>
+  </si>
+  <si>
+    <t>243н</t>
+  </si>
+  <si>
+    <t>Чай с лимоном</t>
+  </si>
+  <si>
+    <t>Груша свежая</t>
+  </si>
+  <si>
+    <t>Йогурт фруктовый 2,5%</t>
+  </si>
+  <si>
+    <t>Салат из квашенной капусты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Борщ с капустой, картофелем, отварной курой и сметаной </t>
+  </si>
+  <si>
+    <t>Запеканка из печени с рисом и соусом</t>
+  </si>
+  <si>
+    <t>Каша из пшена и риса молочная жидкая "Дружба"</t>
+  </si>
+  <si>
+    <t>Яйцо отварное</t>
+  </si>
+  <si>
+    <t>Салат "Мозайка"</t>
+  </si>
+  <si>
+    <t>Суп с вермишелью, картофелем и крупой отварной</t>
+  </si>
+  <si>
+    <t>Тефтели рыбные в соусе сметанном с томатами</t>
+  </si>
+  <si>
+    <t>Компот из сухофруктов</t>
+  </si>
+  <si>
+    <t>Макароны отварные с сыром</t>
+  </si>
+  <si>
+    <t>Бутерброд с повидлом</t>
+  </si>
+  <si>
+    <t>Апельсин свежий</t>
+  </si>
+  <si>
+    <t>9.6</t>
+  </si>
+  <si>
+    <t>Салат из свеклы отварной</t>
+  </si>
+  <si>
+    <t>Рассольник "Ленинградский"с перловой крупой, курицей и сметаной</t>
+  </si>
+  <si>
+    <t>Паэлья с курицей</t>
+  </si>
+  <si>
+    <t>330/1</t>
+  </si>
+  <si>
+    <t>Напиток из протёртой брусники</t>
+  </si>
+  <si>
+    <t>Каша рисовая молочная вязкая с курагой и изюмом</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Салат "Степной" из разных овощей </t>
+  </si>
+  <si>
+    <t>Бульон куриный с вермишелью и яйцом</t>
+  </si>
+  <si>
+    <t>Каша "Янтарная" с яблоками</t>
+  </si>
+  <si>
+    <t>Щи по-уральски с крупой, курицей и сметаной</t>
+  </si>
+  <si>
+    <t>Тефтели мясные в соусе сметанном с томатом</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Хлеб </t>
+  </si>
+  <si>
+    <t>Хлеб</t>
+  </si>
+  <si>
+    <t>Суп из овощей курой и сметаной</t>
+  </si>
+  <si>
+    <t>Голубцы ленивые со сметаной</t>
+  </si>
+  <si>
+    <t>Запеканка творожная "Зебра" со сгущённым молоком</t>
+  </si>
+  <si>
+    <t>Йогурт фруктовый, м.д.ж. 2,5%</t>
+  </si>
+  <si>
+    <t>Салат из белокочанной капусты с огурцами</t>
+  </si>
+  <si>
+    <t>Уха из рыбы со свежей зеленью</t>
+  </si>
+  <si>
+    <t>Жаркое по-домашнему со свининой</t>
+  </si>
+  <si>
+    <t>Компот из смеси сухофруктов</t>
+  </si>
+  <si>
+    <t>Суп рыбный с картофелем и рисовой крупой</t>
+  </si>
+  <si>
+    <t>Птица, тушённая в сметанном соусе</t>
+  </si>
+  <si>
+    <t>228/1</t>
+  </si>
+  <si>
+    <t>Салат из квашеной капусты</t>
   </si>
   <si>
     <t>Суп картофельный с горохом и гренками</t>
-  </si>
-[...319 lines deleted...]
-    <t>ТТК№11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1130,51 +1010,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1296,50 +1176,54 @@
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
@@ -1643,126 +1527,126 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="4" ySplit="5" topLeftCell="E33" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="5" topLeftCell="E12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="F23" sqref="F23"/>
+      <selection pane="bottomRight" activeCell="E39" sqref="E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="5.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="11.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="52.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10" style="2" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C1" s="60" t="s">
-[...3 lines deleted...]
-      <c r="E1" s="61"/>
+      <c r="C1" s="61" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
       <c r="F1" s="12" t="s">
         <v>36</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H1" s="62" t="s">
+      <c r="H1" s="63" t="s">
         <v>37</v>
       </c>
-      <c r="I1" s="62"/>
-[...1 lines deleted...]
-      <c r="K1" s="62"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
     </row>
     <row r="2" spans="1:12" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="35" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="2"/>
       <c r="G2" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="H2" s="62" t="s">
-[...4 lines deleted...]
-      <c r="K2" s="62"/>
+      <c r="H2" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
     </row>
     <row r="3" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="3"/>
       <c r="E3" s="38" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="47">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="I3" s="47">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J3" s="48">
         <v>2026</v>
       </c>
       <c r="K3" s="49"/>
     </row>
     <row r="4" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C4" s="2"/>
       <c r="D4" s="4"/>
       <c r="H4" s="46" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="46" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="46" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="45" t="s">
         <v>15</v>
@@ -1790,2562 +1674,2528 @@
       </c>
       <c r="J5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="37" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="36" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="20">
         <v>1</v>
       </c>
       <c r="B6" s="21">
         <v>1</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="50" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="F6" s="51">
-        <v>155</v>
+        <v>200</v>
       </c>
       <c r="G6" s="51">
-        <v>5.9</v>
+        <v>9.1</v>
       </c>
       <c r="H6" s="51">
-        <v>6.9</v>
+        <v>10.5</v>
       </c>
       <c r="I6" s="51">
-        <v>28.7</v>
+        <v>41.1</v>
       </c>
       <c r="J6" s="52">
-        <v>208.5</v>
+        <v>268.52999999999997</v>
       </c>
       <c r="K6" s="40">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="L6" s="39"/>
     </row>
     <row r="7" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="23"/>
       <c r="B7" s="15"/>
       <c r="C7" s="11"/>
       <c r="D7" s="6"/>
       <c r="E7" s="50"/>
       <c r="F7" s="51"/>
       <c r="G7" s="51"/>
       <c r="H7" s="51"/>
       <c r="I7" s="51"/>
       <c r="J7" s="52"/>
       <c r="K7" s="43"/>
       <c r="L7" s="42"/>
     </row>
     <row r="8" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="23"/>
       <c r="B8" s="15"/>
       <c r="C8" s="11"/>
       <c r="D8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="50" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F8" s="51">
         <v>200</v>
       </c>
       <c r="G8" s="51">
-        <v>6.5</v>
+        <v>0.1</v>
       </c>
       <c r="H8" s="51">
-        <v>3.5</v>
+        <v>0.2</v>
       </c>
       <c r="I8" s="51">
-        <v>18.899999999999999</v>
+        <v>10</v>
       </c>
       <c r="J8" s="52">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="K8" s="43" t="s">
         <v>40</v>
+      </c>
+      <c r="K8" s="43">
+        <v>453</v>
       </c>
       <c r="L8" s="42"/>
     </row>
     <row r="9" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="23"/>
       <c r="B9" s="15"/>
       <c r="C9" s="11"/>
       <c r="D9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="50" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="F9" s="51">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G9" s="51">
-        <v>4</v>
+        <v>5.81</v>
       </c>
       <c r="H9" s="51">
-        <v>8</v>
+        <v>3.81</v>
       </c>
       <c r="I9" s="51">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="J9" s="52">
-        <v>140</v>
+        <v>118.13</v>
       </c>
       <c r="K9" s="43">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L9" s="42"/>
     </row>
     <row r="10" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="23"/>
       <c r="B10" s="15"/>
       <c r="C10" s="11"/>
       <c r="D10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="50" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="F10" s="51">
         <v>100</v>
       </c>
       <c r="G10" s="51">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="H10" s="51">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="I10" s="51">
-        <v>8</v>
+        <v>7.5</v>
       </c>
       <c r="J10" s="52">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>38</v>
+      </c>
+      <c r="K10" s="57" t="s">
+        <v>54</v>
       </c>
       <c r="L10" s="42"/>
     </row>
     <row r="11" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="23"/>
       <c r="B11" s="15"/>
       <c r="C11" s="11"/>
-      <c r="D11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="7"/>
       <c r="E11" s="50" t="s">
-        <v>132</v>
+        <v>55</v>
       </c>
       <c r="F11" s="51">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="G11" s="51">
-        <v>1.6</v>
+        <v>2.7</v>
       </c>
       <c r="H11" s="51">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="I11" s="51">
-        <v>10.4</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="J11" s="52">
-        <v>57.5</v>
+        <v>87</v>
       </c>
       <c r="K11" s="43" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="L11" s="42"/>
     </row>
     <row r="12" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="23"/>
       <c r="B12" s="15"/>
       <c r="C12" s="11"/>
       <c r="D12" s="6"/>
       <c r="E12" s="41"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="42"/>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
       <c r="K12" s="43"/>
       <c r="L12" s="42"/>
     </row>
     <row r="13" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="24"/>
       <c r="B13" s="17"/>
       <c r="C13" s="8"/>
       <c r="D13" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="9"/>
       <c r="F13" s="19">
         <f>SUM(F6:F12)</f>
-        <v>510</v>
+        <v>740</v>
       </c>
       <c r="G13" s="19">
         <f t="shared" ref="G13:J13" si="0">SUM(G6:G12)</f>
-        <v>19</v>
+        <v>18.509999999999998</v>
       </c>
       <c r="H13" s="19">
         <f t="shared" si="0"/>
-        <v>19.599999999999998</v>
+        <v>17.11</v>
       </c>
       <c r="I13" s="19">
         <f t="shared" si="0"/>
-        <v>80</v>
+        <v>67.8</v>
       </c>
       <c r="J13" s="19">
         <f t="shared" si="0"/>
-        <v>561</v>
+        <v>551.66</v>
       </c>
       <c r="K13" s="25"/>
       <c r="L13" s="19">
         <v>114.5</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="26">
         <f>A6</f>
         <v>1</v>
       </c>
       <c r="B14" s="13">
         <f>B6</f>
         <v>1</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="53" t="s">
-        <v>128</v>
+        <v>57</v>
       </c>
       <c r="F14" s="54">
         <v>60</v>
       </c>
       <c r="G14" s="54">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="H14" s="54">
-        <v>3</v>
+        <v>0.06</v>
       </c>
       <c r="I14" s="54">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="J14" s="55">
-        <v>36.9</v>
+        <v>6.6</v>
       </c>
       <c r="K14" s="43">
-        <v>20</v>
+        <v>385</v>
       </c>
       <c r="L14" s="42"/>
     </row>
     <row r="15" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="23"/>
       <c r="B15" s="15"/>
       <c r="C15" s="11"/>
       <c r="D15" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="50" t="s">
-        <v>44</v>
+        <v>107</v>
       </c>
       <c r="F15" s="51">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="G15" s="51">
-        <v>5</v>
+        <v>7.71</v>
       </c>
       <c r="H15" s="51">
-        <v>4</v>
+        <v>4.87</v>
       </c>
       <c r="I15" s="51">
-        <v>30</v>
+        <v>16.440000000000001</v>
       </c>
       <c r="J15" s="52">
-        <v>216.3</v>
+        <v>151.80000000000001</v>
       </c>
       <c r="K15" s="43">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="L15" s="42"/>
     </row>
     <row r="16" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="B16" s="15"/>
       <c r="C16" s="11"/>
       <c r="D16" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E16" s="50" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="F16" s="51">
-        <v>110</v>
+        <v>240</v>
       </c>
       <c r="G16" s="51">
-        <v>10</v>
+        <v>11.2</v>
       </c>
       <c r="H16" s="51">
-        <v>9.6999999999999993</v>
+        <v>20.5</v>
       </c>
       <c r="I16" s="51">
-        <v>5.7</v>
+        <v>47.9</v>
       </c>
       <c r="J16" s="52">
-        <v>120.6</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>409</v>
+      </c>
+      <c r="K16" s="43">
+        <v>404</v>
       </c>
       <c r="L16" s="42"/>
     </row>
     <row r="17" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="23"/>
       <c r="B17" s="15"/>
       <c r="C17" s="11"/>
-      <c r="D17" s="7" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="D17" s="7"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="51"/>
+      <c r="H17" s="51"/>
+      <c r="I17" s="51"/>
+      <c r="J17" s="52"/>
+      <c r="K17" s="43"/>
       <c r="L17" s="42"/>
     </row>
     <row r="18" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="23"/>
       <c r="B18" s="15"/>
       <c r="C18" s="11"/>
       <c r="D18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="50" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="F18" s="51">
         <v>200</v>
       </c>
       <c r="G18" s="51">
         <v>1</v>
       </c>
       <c r="H18" s="51">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="I18" s="51">
-        <v>20</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="J18" s="52">
-        <v>86.5</v>
+        <v>45</v>
       </c>
       <c r="K18" s="43">
-        <v>442</v>
+        <v>469</v>
       </c>
       <c r="L18" s="42"/>
     </row>
     <row r="19" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="23"/>
       <c r="B19" s="15"/>
       <c r="C19" s="11"/>
       <c r="D19" s="7" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E19" s="50" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="F19" s="51">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="G19" s="51">
-        <v>1.6</v>
+        <v>3.75</v>
       </c>
       <c r="H19" s="51">
-        <v>1</v>
+        <v>1.45</v>
       </c>
       <c r="I19" s="51">
-        <v>10.4</v>
+        <v>25.8</v>
       </c>
       <c r="J19" s="52">
-        <v>57.5</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>130.5</v>
+      </c>
+      <c r="K19" s="43">
+        <v>576</v>
       </c>
       <c r="L19" s="42"/>
     </row>
     <row r="20" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="23"/>
       <c r="B20" s="15"/>
       <c r="C20" s="11"/>
       <c r="D20" s="7" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E20" s="50" t="s">
-        <v>138</v>
+        <v>61</v>
       </c>
       <c r="F20" s="51">
         <v>40</v>
       </c>
       <c r="G20" s="51">
-        <v>1.8</v>
+        <v>2.72</v>
       </c>
       <c r="H20" s="51">
-        <v>1</v>
+        <v>0.52</v>
       </c>
       <c r="I20" s="51">
-        <v>11.5</v>
+        <v>15.92</v>
       </c>
       <c r="J20" s="52">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>79.2</v>
+      </c>
+      <c r="K20" s="43">
+        <v>575</v>
       </c>
       <c r="L20" s="42"/>
     </row>
     <row r="21" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="23"/>
       <c r="B21" s="15"/>
       <c r="C21" s="11"/>
       <c r="D21" s="7"/>
       <c r="E21" s="50"/>
       <c r="F21" s="51"/>
       <c r="G21" s="51"/>
       <c r="H21" s="51"/>
       <c r="I21" s="51"/>
       <c r="J21" s="52"/>
       <c r="K21" s="43"/>
       <c r="L21" s="42"/>
     </row>
     <row r="22" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="23"/>
       <c r="B22" s="15"/>
       <c r="C22" s="11"/>
       <c r="D22" s="6"/>
       <c r="E22" s="50"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="51"/>
       <c r="I22" s="51"/>
       <c r="J22" s="52"/>
       <c r="K22" s="43"/>
       <c r="L22" s="42"/>
     </row>
     <row r="23" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="24"/>
       <c r="B23" s="17"/>
       <c r="C23" s="8"/>
       <c r="D23" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="9"/>
       <c r="F23" s="19">
         <f>SUM(F14:F22)</f>
         <v>800</v>
       </c>
       <c r="G23" s="19">
         <f t="shared" ref="G23:J23" si="1">SUM(G14:G22)</f>
-        <v>23.3</v>
+        <v>26.86</v>
       </c>
       <c r="H23" s="19">
         <f t="shared" si="1"/>
-        <v>24.3</v>
+        <v>27.599999999999998</v>
       </c>
       <c r="I23" s="19">
         <f t="shared" si="1"/>
-        <v>100.80000000000001</v>
+        <v>117.05999999999999</v>
       </c>
       <c r="J23" s="19">
         <f t="shared" si="1"/>
-        <v>717.4</v>
+        <v>822.1</v>
       </c>
       <c r="K23" s="25"/>
       <c r="L23" s="19">
         <v>171.8</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29">
         <f>A6</f>
         <v>1</v>
       </c>
       <c r="B24" s="30">
         <f>B6</f>
         <v>1</v>
       </c>
-      <c r="C24" s="57" t="s">
+      <c r="C24" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="D24" s="58"/>
+      <c r="D24" s="59"/>
       <c r="E24" s="31"/>
       <c r="F24" s="32">
         <f>F13+F23</f>
-        <v>1310</v>
+        <v>1540</v>
       </c>
       <c r="G24" s="32">
         <f t="shared" ref="G24:J24" si="2">G13+G23</f>
-        <v>42.3</v>
+        <v>45.37</v>
       </c>
       <c r="H24" s="32">
         <f t="shared" si="2"/>
-        <v>43.9</v>
+        <v>44.709999999999994</v>
       </c>
       <c r="I24" s="32">
         <f t="shared" si="2"/>
-        <v>180.8</v>
+        <v>184.85999999999999</v>
       </c>
       <c r="J24" s="32">
         <f t="shared" si="2"/>
-        <v>1278.4000000000001</v>
+        <v>1373.76</v>
       </c>
       <c r="K24" s="32"/>
       <c r="L24" s="32">
         <f t="shared" ref="L24" si="3">L13+L23</f>
         <v>286.3</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="14">
         <v>1</v>
       </c>
       <c r="B25" s="15">
         <v>2</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E25" s="50" t="s">
-        <v>129</v>
+        <v>62</v>
       </c>
       <c r="F25" s="51">
-        <v>155</v>
+        <v>200</v>
       </c>
       <c r="G25" s="51">
-        <v>8.5</v>
+        <v>11.88</v>
       </c>
       <c r="H25" s="51">
-        <v>11.6</v>
+        <v>11</v>
       </c>
       <c r="I25" s="51">
-        <v>11</v>
+        <v>32.6</v>
       </c>
       <c r="J25" s="52">
-        <v>157.80000000000001</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>273.7</v>
+      </c>
+      <c r="K25" s="43">
+        <v>197</v>
       </c>
       <c r="L25" s="39"/>
     </row>
     <row r="26" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="14"/>
       <c r="B26" s="15"/>
       <c r="C26" s="11"/>
       <c r="D26" s="6"/>
       <c r="E26" s="50"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="51"/>
       <c r="I26" s="51"/>
       <c r="J26" s="52"/>
       <c r="K26" s="43"/>
       <c r="L26" s="42"/>
     </row>
     <row r="27" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="14"/>
       <c r="B27" s="15"/>
       <c r="C27" s="11"/>
       <c r="D27" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="50" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="F27" s="51">
         <v>200</v>
       </c>
       <c r="G27" s="51">
-        <v>0.5</v>
+        <v>3.4</v>
       </c>
       <c r="H27" s="51">
-        <v>0.5</v>
+        <v>2.7</v>
       </c>
       <c r="I27" s="51">
-        <v>15</v>
+        <v>12.1</v>
       </c>
       <c r="J27" s="52">
-        <v>88.1</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>84</v>
+      </c>
+      <c r="K27" s="43">
+        <v>459</v>
       </c>
       <c r="L27" s="42"/>
     </row>
     <row r="28" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="14"/>
       <c r="B28" s="15"/>
       <c r="C28" s="11"/>
       <c r="D28" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="50" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F28" s="51">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G28" s="51">
-        <v>1.5</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="H28" s="51">
-        <v>0.5</v>
+        <v>3.42</v>
       </c>
       <c r="I28" s="51">
-        <v>21.2</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="J28" s="52">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="K28" s="43">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L28" s="42"/>
     </row>
     <row r="29" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="14"/>
       <c r="B29" s="15"/>
       <c r="C29" s="11"/>
-      <c r="D29" s="7"/>
+      <c r="D29" s="7" t="s">
+        <v>23</v>
+      </c>
       <c r="E29" s="50" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="F29" s="51">
-        <v>210</v>
+        <v>100</v>
       </c>
       <c r="G29" s="51">
-        <v>6.3</v>
+        <v>0.4</v>
       </c>
       <c r="H29" s="51">
-        <v>5.2</v>
+        <v>0.4</v>
       </c>
       <c r="I29" s="51">
-        <v>22</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="J29" s="52">
-        <v>160.6</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>44.4</v>
+      </c>
+      <c r="K29" s="57" t="s">
+        <v>64</v>
       </c>
       <c r="L29" s="42"/>
     </row>
     <row r="30" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="14"/>
       <c r="B30" s="15"/>
       <c r="C30" s="11"/>
-      <c r="D30" s="7" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="50"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="51"/>
+      <c r="H30" s="51"/>
+      <c r="I30" s="51"/>
+      <c r="J30" s="52"/>
+      <c r="K30" s="43"/>
       <c r="L30" s="42"/>
     </row>
     <row r="31" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A31" s="14"/>
       <c r="B31" s="15"/>
       <c r="C31" s="11"/>
       <c r="D31" s="6"/>
       <c r="E31" s="41"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="43"/>
       <c r="L31" s="42"/>
     </row>
     <row r="32" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="16"/>
       <c r="B32" s="17"/>
       <c r="C32" s="8"/>
       <c r="D32" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="9"/>
       <c r="F32" s="19">
         <f>SUM(F25:F31)</f>
-        <v>620</v>
+        <v>545</v>
       </c>
       <c r="G32" s="19">
         <f t="shared" ref="G32:J32" si="4">SUM(G25:G31)</f>
-        <v>18.400000000000002</v>
+        <v>16.79</v>
       </c>
       <c r="H32" s="19">
         <f t="shared" si="4"/>
-        <v>18.8</v>
+        <v>17.519999999999996</v>
       </c>
       <c r="I32" s="19">
         <f t="shared" si="4"/>
-        <v>79.600000000000009</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="J32" s="19">
         <f t="shared" si="4"/>
-        <v>559</v>
+        <v>518.1</v>
       </c>
       <c r="K32" s="25"/>
       <c r="L32" s="19">
         <v>114.5</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="13">
         <f>A25</f>
         <v>1</v>
       </c>
       <c r="B33" s="13">
         <f>B25</f>
         <v>2</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E33" s="53" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="F33" s="54">
         <v>60</v>
       </c>
       <c r="G33" s="54">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="H33" s="54">
-        <v>3.3</v>
+        <v>3.84</v>
       </c>
       <c r="I33" s="54">
-        <v>6.2</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="55">
-        <v>57.1</v>
+        <v>47.4</v>
       </c>
       <c r="K33" s="43">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="L33" s="42"/>
     </row>
-    <row r="34" spans="1:12" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A34" s="14"/>
       <c r="B34" s="15"/>
       <c r="C34" s="11"/>
       <c r="D34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="50" t="s">
-        <v>52</v>
+        <v>111</v>
       </c>
       <c r="F34" s="51">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="G34" s="51">
-        <v>5.6</v>
+        <v>5.27</v>
       </c>
       <c r="H34" s="51">
-        <v>7.5</v>
+        <v>3.74</v>
       </c>
       <c r="I34" s="51">
-        <v>7.6</v>
+        <v>15.1</v>
       </c>
       <c r="J34" s="52">
-        <v>129.69999999999999</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>114.02</v>
+      </c>
+      <c r="K34" s="43">
+        <v>104</v>
       </c>
       <c r="L34" s="42"/>
     </row>
     <row r="35" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A35" s="14"/>
       <c r="B35" s="15"/>
       <c r="C35" s="11"/>
       <c r="D35" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E35" s="50" t="s">
-        <v>130</v>
+        <v>66</v>
       </c>
       <c r="F35" s="51">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="G35" s="51">
-        <v>6.6</v>
+        <v>6.3</v>
       </c>
       <c r="H35" s="51">
-        <v>7.2</v>
+        <v>11.6</v>
       </c>
       <c r="I35" s="51">
-        <v>6.1</v>
+        <v>14.1</v>
       </c>
       <c r="J35" s="52">
-        <v>115.6</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>193.2</v>
+      </c>
+      <c r="K35" s="43">
+        <v>286</v>
       </c>
       <c r="L35" s="42"/>
     </row>
     <row r="36" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A36" s="14"/>
       <c r="B36" s="15"/>
       <c r="C36" s="11"/>
       <c r="D36" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E36" s="50" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="F36" s="51">
         <v>150</v>
       </c>
       <c r="G36" s="51">
-        <v>5.3</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="H36" s="51">
-        <v>3.5</v>
+        <v>5.6</v>
       </c>
       <c r="I36" s="51">
-        <v>29.3</v>
+        <v>35.9</v>
       </c>
       <c r="J36" s="52">
-        <v>155.6</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>227</v>
+      </c>
+      <c r="K36" s="43">
+        <v>347</v>
       </c>
       <c r="L36" s="42"/>
     </row>
     <row r="37" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A37" s="14"/>
       <c r="B37" s="15"/>
       <c r="C37" s="11"/>
       <c r="D37" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E37" s="50" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="F37" s="51">
         <v>200</v>
       </c>
       <c r="G37" s="51">
-        <v>0.6</v>
+        <v>0.13</v>
       </c>
       <c r="H37" s="51">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="I37" s="51">
-        <v>21.1</v>
+        <v>7.2</v>
       </c>
       <c r="J37" s="52">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>30</v>
+      </c>
+      <c r="K37" s="43">
+        <v>463</v>
       </c>
       <c r="L37" s="42"/>
     </row>
     <row r="38" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A38" s="14"/>
       <c r="B38" s="15"/>
       <c r="C38" s="11"/>
       <c r="D38" s="7" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E38" s="50" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="F38" s="51">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G38" s="51">
-        <v>3.2</v>
+        <v>3.75</v>
       </c>
       <c r="H38" s="51">
-        <v>2</v>
+        <v>1.45</v>
       </c>
       <c r="I38" s="51">
-        <v>20.5</v>
+        <v>25.8</v>
       </c>
       <c r="J38" s="52">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>130.5</v>
+      </c>
+      <c r="K38" s="43">
+        <v>576</v>
       </c>
       <c r="L38" s="42"/>
     </row>
     <row r="39" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A39" s="14"/>
       <c r="B39" s="15"/>
       <c r="C39" s="11"/>
       <c r="D39" s="7" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="E39" s="50" t="s">
-        <v>136</v>
+        <v>61</v>
       </c>
       <c r="F39" s="51">
         <v>40</v>
       </c>
       <c r="G39" s="51">
-        <v>1.8</v>
+        <v>2.72</v>
       </c>
       <c r="H39" s="51">
-        <v>1</v>
+        <v>0.52</v>
       </c>
       <c r="I39" s="51">
-        <v>11.5</v>
+        <v>15.92</v>
       </c>
       <c r="J39" s="52">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>79.2</v>
+      </c>
+      <c r="K39" s="43">
+        <v>575</v>
       </c>
       <c r="L39" s="42"/>
     </row>
     <row r="40" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A40" s="14"/>
       <c r="B40" s="15"/>
       <c r="C40" s="11"/>
       <c r="D40" s="6"/>
       <c r="E40" s="50"/>
       <c r="F40" s="51"/>
       <c r="G40" s="51"/>
       <c r="H40" s="51"/>
       <c r="I40" s="51"/>
       <c r="J40" s="52"/>
       <c r="K40" s="43"/>
       <c r="L40" s="42"/>
     </row>
     <row r="41" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A41" s="14"/>
       <c r="B41" s="15"/>
       <c r="C41" s="11"/>
       <c r="D41" s="7"/>
       <c r="E41" s="50"/>
       <c r="F41" s="51"/>
       <c r="G41" s="51"/>
       <c r="H41" s="51"/>
       <c r="I41" s="51"/>
       <c r="J41" s="52"/>
       <c r="K41" s="43"/>
       <c r="L41" s="42"/>
     </row>
     <row r="42" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A42" s="16"/>
       <c r="B42" s="17"/>
       <c r="C42" s="8"/>
       <c r="D42" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="9"/>
       <c r="F42" s="19">
         <f>SUM(F33:F41)</f>
-        <v>830</v>
+        <v>800</v>
       </c>
       <c r="G42" s="19">
         <f t="shared" ref="G42:J42" si="5">SUM(G33:G41)</f>
-        <v>23.7</v>
+        <v>26.869999999999997</v>
       </c>
       <c r="H42" s="19">
         <f t="shared" si="5"/>
-        <v>24.6</v>
+        <v>26.81</v>
       </c>
       <c r="I42" s="19">
         <f t="shared" si="5"/>
-        <v>102.30000000000001</v>
+        <v>117.22</v>
       </c>
       <c r="J42" s="19">
         <f t="shared" si="5"/>
-        <v>705</v>
+        <v>821.32</v>
       </c>
       <c r="K42" s="25"/>
       <c r="L42" s="19">
         <v>171.8</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="33">
         <f>A25</f>
         <v>1</v>
       </c>
       <c r="B43" s="33">
         <f>B25</f>
         <v>2</v>
       </c>
-      <c r="C43" s="57" t="s">
+      <c r="C43" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="D43" s="58"/>
+      <c r="D43" s="59"/>
       <c r="E43" s="31"/>
       <c r="F43" s="32">
         <f>F32+F42</f>
-        <v>1450</v>
+        <v>1345</v>
       </c>
       <c r="G43" s="32">
         <f t="shared" ref="G43" si="6">G32+G42</f>
-        <v>42.1</v>
+        <v>43.66</v>
       </c>
       <c r="H43" s="32">
         <f t="shared" ref="H43" si="7">H32+H42</f>
-        <v>43.400000000000006</v>
+        <v>44.33</v>
       </c>
       <c r="I43" s="32">
         <f t="shared" ref="I43" si="8">I32+I42</f>
-        <v>181.90000000000003</v>
+        <v>190.12</v>
       </c>
       <c r="J43" s="32">
         <f t="shared" ref="J43:L43" si="9">J32+J42</f>
-        <v>1264</v>
+        <v>1339.42</v>
       </c>
       <c r="K43" s="32"/>
       <c r="L43" s="32">
         <f t="shared" si="9"/>
         <v>286.3</v>
       </c>
     </row>
-    <row r="44" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:12" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A44" s="20">
         <v>1</v>
       </c>
       <c r="B44" s="21">
         <v>3</v>
       </c>
       <c r="C44" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E44" s="50" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="F44" s="51">
         <v>160</v>
       </c>
       <c r="G44" s="51">
-        <v>11.8</v>
+        <v>8.6</v>
       </c>
       <c r="H44" s="51">
-        <v>11.3</v>
+        <v>12.8</v>
       </c>
       <c r="I44" s="51">
-        <v>33.299999999999997</v>
+        <v>47.1</v>
       </c>
       <c r="J44" s="52">
-        <v>242.1</v>
+        <v>340</v>
       </c>
       <c r="K44" s="43" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="L44" s="39"/>
     </row>
     <row r="45" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A45" s="23"/>
       <c r="B45" s="15"/>
       <c r="C45" s="11"/>
       <c r="D45" s="6"/>
       <c r="E45" s="50"/>
       <c r="F45" s="51"/>
       <c r="G45" s="51"/>
       <c r="H45" s="51"/>
       <c r="I45" s="51"/>
       <c r="J45" s="52"/>
       <c r="K45" s="43"/>
       <c r="L45" s="42"/>
     </row>
     <row r="46" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A46" s="23"/>
       <c r="B46" s="15"/>
       <c r="C46" s="11"/>
       <c r="D46" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="50" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="F46" s="51">
         <v>200</v>
       </c>
       <c r="G46" s="51">
-        <v>1.8</v>
+        <v>0.2</v>
       </c>
       <c r="H46" s="51">
-        <v>1.3</v>
+        <v>0</v>
       </c>
       <c r="I46" s="51">
-        <v>13.9</v>
+        <v>7.2</v>
       </c>
       <c r="J46" s="52">
-        <v>75.3</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>30</v>
+      </c>
+      <c r="K46" s="43">
+        <v>454</v>
       </c>
       <c r="L46" s="42"/>
     </row>
     <row r="47" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A47" s="23"/>
       <c r="B47" s="15"/>
       <c r="C47" s="11"/>
       <c r="D47" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E47" s="50" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F47" s="51">
         <v>25</v>
       </c>
       <c r="G47" s="51">
-        <v>1.6</v>
+        <v>1.9</v>
       </c>
       <c r="H47" s="51">
-        <v>4.5999999999999996</v>
+        <v>0.7</v>
       </c>
       <c r="I47" s="51">
-        <v>10.3</v>
+        <v>12.9</v>
       </c>
       <c r="J47" s="52">
-        <v>90.1</v>
+        <v>65.25</v>
       </c>
       <c r="K47" s="43">
-        <v>1</v>
+        <v>576</v>
       </c>
       <c r="L47" s="42"/>
     </row>
     <row r="48" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A48" s="23"/>
       <c r="B48" s="15"/>
       <c r="C48" s="11"/>
       <c r="D48" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E48" s="50" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="F48" s="51">
         <v>100</v>
       </c>
       <c r="G48" s="51">
-        <v>1.6</v>
+        <v>0.4</v>
       </c>
       <c r="H48" s="51">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="I48" s="51">
-        <v>20</v>
+        <v>10.3</v>
       </c>
       <c r="J48" s="52">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>47</v>
+      </c>
+      <c r="K48" s="43">
+        <v>82</v>
       </c>
       <c r="L48" s="42"/>
     </row>
     <row r="49" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A49" s="23"/>
       <c r="B49" s="15"/>
       <c r="C49" s="11"/>
-      <c r="D49" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D49" s="7"/>
       <c r="E49" s="50" t="s">
-        <v>132</v>
+        <v>72</v>
       </c>
       <c r="F49" s="51">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="G49" s="51">
-        <v>1.6</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="H49" s="51">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="I49" s="51">
-        <v>10.4</v>
+        <v>6</v>
       </c>
       <c r="J49" s="52">
-        <v>57.5</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>75</v>
+      </c>
+      <c r="K49" s="43">
+        <v>470</v>
       </c>
       <c r="L49" s="42"/>
     </row>
     <row r="50" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A50" s="23"/>
       <c r="B50" s="15"/>
       <c r="C50" s="11"/>
       <c r="D50" s="6"/>
       <c r="E50" s="41"/>
       <c r="F50" s="42"/>
       <c r="G50" s="42"/>
       <c r="H50" s="42"/>
       <c r="I50" s="42"/>
       <c r="J50" s="42"/>
       <c r="K50" s="43"/>
       <c r="L50" s="42"/>
     </row>
     <row r="51" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="24"/>
       <c r="B51" s="17"/>
       <c r="C51" s="8"/>
       <c r="D51" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E51" s="9"/>
       <c r="F51" s="19">
         <f>SUM(F44:F50)</f>
-        <v>505</v>
+        <v>635</v>
       </c>
       <c r="G51" s="19">
         <f t="shared" ref="G51:J51" si="10">SUM(G44:G50)</f>
-        <v>18.400000000000002</v>
+        <v>15.5</v>
       </c>
       <c r="H51" s="19">
         <f t="shared" si="10"/>
-        <v>18.800000000000004</v>
+        <v>16.3</v>
       </c>
       <c r="I51" s="19">
         <f t="shared" si="10"/>
-        <v>87.9</v>
+        <v>83.5</v>
       </c>
       <c r="J51" s="19">
         <f t="shared" si="10"/>
-        <v>561</v>
+        <v>557.25</v>
       </c>
       <c r="K51" s="25"/>
       <c r="L51" s="19">
         <v>114.5</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A52" s="26">
         <f>A44</f>
         <v>1</v>
       </c>
       <c r="B52" s="13">
         <f>B44</f>
         <v>3</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E52" s="53" t="s">
-        <v>65</v>
+        <v>110</v>
       </c>
       <c r="F52" s="54">
         <v>60</v>
       </c>
       <c r="G52" s="54">
-        <v>0.9</v>
+        <v>0.96</v>
       </c>
       <c r="H52" s="54">
-        <v>3.2</v>
+        <v>3.06</v>
       </c>
       <c r="I52" s="54">
-        <v>4.9000000000000004</v>
+        <v>4.62</v>
       </c>
       <c r="J52" s="55">
-        <v>50.9</v>
+        <v>49.8</v>
       </c>
       <c r="K52" s="43">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="L52" s="42"/>
     </row>
-    <row r="53" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:12" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A53" s="23"/>
       <c r="B53" s="15"/>
       <c r="C53" s="11"/>
       <c r="D53" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="50" t="s">
-        <v>133</v>
+        <v>74</v>
       </c>
       <c r="F53" s="51">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="G53" s="51">
-        <v>4.9000000000000004</v>
+        <v>7.28</v>
       </c>
       <c r="H53" s="51">
-        <v>2.4</v>
+        <v>6.87</v>
       </c>
       <c r="I53" s="51">
-        <v>21</v>
+        <v>10.5</v>
       </c>
       <c r="J53" s="52">
-        <v>125.6</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>131.4</v>
+      </c>
+      <c r="K53" s="43">
+        <v>80</v>
       </c>
       <c r="L53" s="42"/>
     </row>
     <row r="54" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A54" s="23"/>
       <c r="B54" s="15"/>
       <c r="C54" s="11"/>
       <c r="D54" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E54" s="50" t="s">
-        <v>134</v>
+        <v>75</v>
       </c>
       <c r="F54" s="51">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="G54" s="51">
-        <v>9.5</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="H54" s="51">
-        <v>8.8000000000000007</v>
-[...2 lines deleted...]
-        <v>8.6</v>
+        <v>6</v>
+      </c>
+      <c r="I54" s="56">
+        <v>7.5</v>
       </c>
       <c r="J54" s="52">
-        <v>155.4</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>158.6</v>
+      </c>
+      <c r="K54" s="43">
+        <v>316</v>
       </c>
       <c r="L54" s="42"/>
     </row>
     <row r="55" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A55" s="23"/>
       <c r="B55" s="15"/>
       <c r="C55" s="11"/>
       <c r="D55" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E55" s="50" t="s">
-        <v>97</v>
+        <v>41</v>
       </c>
       <c r="F55" s="51">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="G55" s="51">
-        <v>2.5</v>
+        <v>2.9</v>
       </c>
       <c r="H55" s="51">
-        <v>7.1</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="I55" s="51">
-        <v>15.4</v>
+        <v>32.799999999999997</v>
       </c>
       <c r="J55" s="52">
-        <v>136.4</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>190</v>
+      </c>
+      <c r="K55" s="43">
+        <v>356</v>
       </c>
       <c r="L55" s="42"/>
     </row>
     <row r="56" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A56" s="23"/>
       <c r="B56" s="15"/>
       <c r="C56" s="11"/>
       <c r="D56" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E56" s="50" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="F56" s="51">
         <v>200</v>
       </c>
       <c r="G56" s="51">
-        <v>1</v>
+        <v>0.15</v>
       </c>
       <c r="H56" s="51">
-        <v>0.3</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="I56" s="51">
-        <v>20</v>
+        <v>19.899999999999999</v>
       </c>
       <c r="J56" s="52">
-        <v>86.5</v>
+        <v>82</v>
       </c>
       <c r="K56" s="43">
-        <v>442</v>
+        <v>418</v>
       </c>
       <c r="L56" s="42"/>
     </row>
     <row r="57" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A57" s="23"/>
       <c r="B57" s="15"/>
       <c r="C57" s="11"/>
       <c r="D57" s="7" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E57" s="50" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="F57" s="51">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G57" s="51">
-        <v>3.2</v>
+        <v>3.75</v>
       </c>
       <c r="H57" s="51">
-        <v>2</v>
+        <v>1.45</v>
       </c>
       <c r="I57" s="51">
-        <v>20.5</v>
+        <v>25.8</v>
       </c>
       <c r="J57" s="52">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>130.5</v>
+      </c>
+      <c r="K57" s="43">
+        <v>576</v>
       </c>
       <c r="L57" s="42"/>
     </row>
     <row r="58" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A58" s="23"/>
       <c r="B58" s="15"/>
       <c r="C58" s="11"/>
       <c r="D58" s="7" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E58" s="50" t="s">
-        <v>136</v>
+        <v>61</v>
       </c>
       <c r="F58" s="51">
         <v>40</v>
       </c>
       <c r="G58" s="51">
-        <v>1.8</v>
+        <v>2.72</v>
       </c>
       <c r="H58" s="51">
-        <v>1</v>
+        <v>0.52</v>
       </c>
       <c r="I58" s="51">
-        <v>11.5</v>
+        <v>15.92</v>
       </c>
       <c r="J58" s="52">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>79.2</v>
+      </c>
+      <c r="K58" s="43">
+        <v>575</v>
       </c>
       <c r="L58" s="42"/>
     </row>
     <row r="59" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A59" s="23"/>
       <c r="B59" s="15"/>
       <c r="C59" s="11"/>
       <c r="D59" s="7"/>
       <c r="E59" s="50"/>
       <c r="F59" s="51"/>
       <c r="G59" s="51"/>
       <c r="H59" s="51"/>
       <c r="I59" s="56"/>
       <c r="J59" s="52"/>
       <c r="K59" s="43"/>
       <c r="L59" s="42"/>
     </row>
     <row r="60" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A60" s="23"/>
       <c r="B60" s="15"/>
       <c r="C60" s="11"/>
       <c r="D60" s="6"/>
       <c r="E60" s="50"/>
       <c r="F60" s="51"/>
       <c r="G60" s="51"/>
       <c r="H60" s="51"/>
       <c r="I60" s="51"/>
       <c r="J60" s="52"/>
       <c r="K60" s="43"/>
       <c r="L60" s="42"/>
     </row>
     <row r="61" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A61" s="24"/>
       <c r="B61" s="17"/>
       <c r="C61" s="8"/>
       <c r="D61" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E61" s="9"/>
       <c r="F61" s="19">
         <f>SUM(F52:F60)</f>
         <v>830</v>
       </c>
       <c r="G61" s="19">
         <f t="shared" ref="G61:J61" si="11">SUM(G52:G60)</f>
-        <v>23.8</v>
+        <v>26.559999999999995</v>
       </c>
       <c r="H61" s="19">
         <f t="shared" si="11"/>
-        <v>24.8</v>
+        <v>27.24</v>
       </c>
       <c r="I61" s="19">
         <f t="shared" si="11"/>
-        <v>101.9</v>
+        <v>117.03999999999999</v>
       </c>
       <c r="J61" s="19">
         <f t="shared" si="11"/>
-        <v>720.8</v>
+        <v>821.5</v>
       </c>
       <c r="K61" s="25"/>
       <c r="L61" s="19">
         <v>171.8</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="29">
         <f>A44</f>
         <v>1</v>
       </c>
       <c r="B62" s="30">
         <f>B44</f>
         <v>3</v>
       </c>
-      <c r="C62" s="57" t="s">
+      <c r="C62" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="D62" s="58"/>
+      <c r="D62" s="59"/>
       <c r="E62" s="31"/>
       <c r="F62" s="32">
         <f>F51+F61</f>
-        <v>1335</v>
+        <v>1465</v>
       </c>
       <c r="G62" s="32">
         <f t="shared" ref="G62:L62" si="12">G51+G61</f>
-        <v>42.2</v>
+        <v>42.059999999999995</v>
       </c>
       <c r="H62" s="32">
         <f t="shared" si="12"/>
-        <v>43.600000000000009</v>
+        <v>43.54</v>
       </c>
       <c r="I62" s="32">
         <f t="shared" si="12"/>
-        <v>189.8</v>
+        <v>200.54</v>
       </c>
       <c r="J62" s="32">
         <f t="shared" si="12"/>
-        <v>1281.8</v>
+        <v>1378.75</v>
       </c>
       <c r="K62" s="32"/>
       <c r="L62" s="32">
         <f t="shared" si="12"/>
         <v>286.3</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A63" s="20">
         <v>1</v>
       </c>
       <c r="B63" s="21">
         <v>4</v>
       </c>
       <c r="C63" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E63" s="50" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="F63" s="51">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="G63" s="51">
-        <v>14.4</v>
+        <v>7.8</v>
       </c>
       <c r="H63" s="51">
-        <v>13</v>
+        <v>10.6</v>
       </c>
       <c r="I63" s="51">
-        <v>33.299999999999997</v>
+        <v>37.159999999999997</v>
       </c>
       <c r="J63" s="52">
-        <v>292.5</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>253.8</v>
+      </c>
+      <c r="K63" s="43">
+        <v>203</v>
       </c>
       <c r="L63" s="39"/>
     </row>
     <row r="64" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A64" s="23"/>
       <c r="B64" s="15"/>
       <c r="C64" s="11"/>
       <c r="D64" s="6"/>
       <c r="E64" s="50"/>
       <c r="F64" s="51"/>
       <c r="G64" s="51"/>
       <c r="H64" s="51"/>
       <c r="I64" s="51"/>
       <c r="J64" s="52"/>
       <c r="K64" s="43"/>
       <c r="L64" s="42"/>
     </row>
     <row r="65" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A65" s="23"/>
       <c r="B65" s="15"/>
       <c r="C65" s="11"/>
       <c r="D65" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="50" t="s">
-        <v>100</v>
+        <v>44</v>
       </c>
       <c r="F65" s="51">
         <v>200</v>
       </c>
       <c r="G65" s="51">
-        <v>0.3</v>
-[...1 lines deleted...]
-      <c r="H65" s="51"/>
+        <v>0.1</v>
+      </c>
+      <c r="H65" s="51">
+        <v>0.2</v>
+      </c>
       <c r="I65" s="51">
-        <v>8.3000000000000007</v>
+        <v>10</v>
       </c>
       <c r="J65" s="52">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K65" s="43">
-        <v>266</v>
+        <v>453</v>
       </c>
       <c r="L65" s="42"/>
     </row>
     <row r="66" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A66" s="23"/>
       <c r="B66" s="15"/>
       <c r="C66" s="11"/>
       <c r="D66" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E66" s="50" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="F66" s="51">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G66" s="51">
-        <v>2.2000000000000002</v>
+        <v>1.9</v>
       </c>
       <c r="H66" s="51">
-        <v>5</v>
+        <v>0.7</v>
       </c>
       <c r="I66" s="51">
-        <v>17.600000000000001</v>
+        <v>12.9</v>
       </c>
       <c r="J66" s="52">
-        <v>130</v>
+        <v>65.25</v>
       </c>
       <c r="K66" s="43">
-        <v>2</v>
+        <v>576</v>
       </c>
       <c r="L66" s="42"/>
     </row>
     <row r="67" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A67" s="23"/>
       <c r="B67" s="15"/>
       <c r="C67" s="11"/>
       <c r="D67" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E67" s="50" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="F67" s="51">
         <v>100</v>
       </c>
       <c r="G67" s="51">
         <v>0.4</v>
       </c>
       <c r="H67" s="51">
         <v>0.4</v>
       </c>
       <c r="I67" s="51">
-        <v>10</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="J67" s="52">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>44.4</v>
+      </c>
+      <c r="K67" s="57" t="s">
+        <v>64</v>
       </c>
       <c r="L67" s="42"/>
     </row>
     <row r="68" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A68" s="23"/>
       <c r="B68" s="15"/>
       <c r="C68" s="11"/>
-      <c r="D68" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D68" s="7"/>
       <c r="E68" s="50" t="s">
-        <v>132</v>
+        <v>77</v>
       </c>
       <c r="F68" s="51">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="G68" s="51">
-        <v>1.6</v>
+        <v>5.7</v>
       </c>
       <c r="H68" s="51">
-        <v>1</v>
+        <v>4.8</v>
       </c>
       <c r="I68" s="51">
-        <v>10.4</v>
+        <v>0.3</v>
       </c>
       <c r="J68" s="52">
-        <v>57.5</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>68</v>
+      </c>
+      <c r="K68" s="43">
+        <v>227</v>
       </c>
       <c r="L68" s="42"/>
     </row>
     <row r="69" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A69" s="23"/>
       <c r="B69" s="15"/>
       <c r="C69" s="11"/>
       <c r="D69" s="6"/>
       <c r="E69" s="41"/>
       <c r="F69" s="42"/>
       <c r="G69" s="42"/>
       <c r="H69" s="42"/>
       <c r="I69" s="42"/>
       <c r="J69" s="42"/>
       <c r="K69" s="43"/>
       <c r="L69" s="42"/>
     </row>
     <row r="70" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A70" s="24"/>
       <c r="B70" s="17"/>
       <c r="C70" s="8"/>
       <c r="D70" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E70" s="9"/>
       <c r="F70" s="19">
         <f>SUM(F63:F69)</f>
-        <v>505</v>
+        <v>525</v>
       </c>
       <c r="G70" s="19">
         <f t="shared" ref="G70:J70" si="13">SUM(G63:G69)</f>
-        <v>18.900000000000002</v>
+        <v>15.899999999999999</v>
       </c>
       <c r="H70" s="19">
         <f t="shared" si="13"/>
-        <v>19.399999999999999</v>
+        <v>16.7</v>
       </c>
       <c r="I70" s="19">
         <f t="shared" si="13"/>
-        <v>79.599999999999994</v>
+        <v>70.16</v>
       </c>
       <c r="J70" s="19">
         <f t="shared" si="13"/>
-        <v>561</v>
+        <v>471.45</v>
       </c>
       <c r="K70" s="25"/>
       <c r="L70" s="19">
         <v>114.5</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A71" s="26">
         <f>A63</f>
         <v>1</v>
       </c>
       <c r="B71" s="13">
         <f>B63</f>
         <v>4</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E71" s="53" t="s">
-        <v>148</v>
+        <v>78</v>
       </c>
       <c r="F71" s="54">
         <v>60</v>
       </c>
       <c r="G71" s="54">
-        <v>0.4</v>
+        <v>0.95</v>
       </c>
       <c r="H71" s="54">
-        <v>0.1</v>
+        <v>3</v>
       </c>
       <c r="I71" s="54">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
       <c r="J71" s="55">
-        <v>9.6</v>
+        <v>78</v>
       </c>
       <c r="K71" s="43">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="L71" s="42"/>
     </row>
     <row r="72" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A72" s="23"/>
       <c r="B72" s="15"/>
       <c r="C72" s="11"/>
       <c r="D72" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="50" t="s">
-        <v>135</v>
+        <v>79</v>
       </c>
       <c r="F72" s="51">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="G72" s="51">
-        <v>2.8</v>
+        <v>6.3</v>
       </c>
       <c r="H72" s="51">
-        <v>6</v>
+        <v>6.8</v>
       </c>
       <c r="I72" s="51">
-        <v>22.9</v>
+        <v>12.1</v>
       </c>
       <c r="J72" s="52">
-        <v>155.4</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>155</v>
+      </c>
+      <c r="K72" s="43">
+        <v>105</v>
       </c>
       <c r="L72" s="42"/>
     </row>
     <row r="73" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A73" s="23"/>
       <c r="B73" s="15"/>
       <c r="C73" s="11"/>
       <c r="D73" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E73" s="50" t="s">
-        <v>101</v>
+        <v>80</v>
       </c>
       <c r="F73" s="51">
-        <v>240</v>
+        <v>120</v>
       </c>
       <c r="G73" s="51">
-        <v>12.5</v>
+        <v>10.4</v>
       </c>
       <c r="H73" s="51">
-        <v>11</v>
+        <v>9.5</v>
       </c>
       <c r="I73" s="51">
-        <v>35.5</v>
+        <v>14.4</v>
       </c>
       <c r="J73" s="52">
-        <v>291</v>
+        <v>149.80000000000001</v>
       </c>
       <c r="K73" s="43">
-        <v>321</v>
+        <v>262</v>
       </c>
       <c r="L73" s="42"/>
     </row>
     <row r="74" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A74" s="23"/>
       <c r="B74" s="15"/>
       <c r="C74" s="11"/>
-      <c r="D74" s="7" t="s">
-        <v>29</v>
+      <c r="D74" s="50" t="s">
+        <v>28</v>
       </c>
       <c r="E74" s="50" t="s">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="F74" s="51">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="G74" s="51">
-        <v>0.7</v>
+        <v>2.1</v>
       </c>
       <c r="H74" s="51">
-        <v>0.3</v>
+        <v>5.6</v>
       </c>
       <c r="I74" s="51">
-        <v>24.4</v>
+        <v>30</v>
       </c>
       <c r="J74" s="52">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>154</v>
+      </c>
+      <c r="K74" s="43">
+        <v>360</v>
       </c>
       <c r="L74" s="42"/>
     </row>
     <row r="75" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A75" s="23"/>
       <c r="B75" s="15"/>
       <c r="C75" s="11"/>
-      <c r="D75" s="7" t="s">
-        <v>145</v>
+      <c r="D75" s="50" t="s">
+        <v>29</v>
       </c>
       <c r="E75" s="50" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="F75" s="51">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="G75" s="51">
-        <v>1.8</v>
+        <v>0.44</v>
       </c>
       <c r="H75" s="51">
-        <v>1</v>
+        <v>0.08</v>
       </c>
       <c r="I75" s="51">
-        <v>11.5</v>
+        <v>18.3</v>
       </c>
       <c r="J75" s="52">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>76</v>
+      </c>
+      <c r="K75" s="43">
+        <v>425</v>
       </c>
       <c r="L75" s="42"/>
     </row>
     <row r="76" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A76" s="23"/>
       <c r="B76" s="15"/>
       <c r="C76" s="11"/>
-      <c r="D76" s="7" t="s">
-        <v>29</v>
+      <c r="D76" s="50" t="s">
+        <v>97</v>
       </c>
       <c r="E76" s="50" t="s">
-        <v>137</v>
+        <v>60</v>
       </c>
       <c r="F76" s="51">
-        <v>200</v>
+        <v>50</v>
       </c>
       <c r="G76" s="51">
-        <v>6</v>
+        <v>3.75</v>
       </c>
       <c r="H76" s="51">
-        <v>6.4</v>
+        <v>1.45</v>
       </c>
       <c r="I76" s="51">
-        <v>9.4</v>
+        <v>25.8</v>
       </c>
       <c r="J76" s="52">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>130.5</v>
+      </c>
+      <c r="K76" s="43">
+        <v>576</v>
       </c>
       <c r="L76" s="42"/>
     </row>
     <row r="77" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A77" s="23"/>
       <c r="B77" s="15"/>
       <c r="C77" s="11"/>
-      <c r="D77" s="7"/>
-[...6 lines deleted...]
-      <c r="K77" s="43"/>
+      <c r="D77" s="50" t="s">
+        <v>98</v>
+      </c>
+      <c r="E77" s="50" t="s">
+        <v>61</v>
+      </c>
+      <c r="F77" s="51">
+        <v>40</v>
+      </c>
+      <c r="G77" s="51">
+        <v>2.72</v>
+      </c>
+      <c r="H77" s="51">
+        <v>0.52</v>
+      </c>
+      <c r="I77" s="51">
+        <v>15.92</v>
+      </c>
+      <c r="J77" s="52">
+        <v>79.2</v>
+      </c>
+      <c r="K77" s="43">
+        <v>575</v>
+      </c>
       <c r="L77" s="42"/>
     </row>
     <row r="78" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A78" s="23"/>
       <c r="B78" s="15"/>
       <c r="C78" s="11"/>
       <c r="D78" s="6"/>
       <c r="E78" s="41"/>
       <c r="F78" s="42"/>
       <c r="G78" s="42"/>
       <c r="H78" s="42"/>
       <c r="I78" s="42"/>
       <c r="J78" s="42"/>
       <c r="K78" s="43"/>
       <c r="L78" s="42"/>
     </row>
     <row r="79" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A79" s="23"/>
       <c r="B79" s="15"/>
       <c r="C79" s="11"/>
       <c r="D79" s="6"/>
       <c r="E79" s="41"/>
       <c r="F79" s="42"/>
       <c r="G79" s="42"/>
       <c r="H79" s="42"/>
       <c r="I79" s="42"/>
       <c r="J79" s="42"/>
       <c r="K79" s="43"/>
       <c r="L79" s="42"/>
     </row>
     <row r="80" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A80" s="24"/>
       <c r="B80" s="17"/>
       <c r="C80" s="8"/>
       <c r="D80" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E80" s="9"/>
       <c r="F80" s="19">
         <f>SUM(F71:F79)</f>
-        <v>940</v>
+        <v>830</v>
       </c>
       <c r="G80" s="19">
         <f t="shared" ref="G80:J80" si="14">SUM(G71:G79)</f>
-        <v>24.2</v>
+        <v>26.66</v>
       </c>
       <c r="H80" s="19">
         <f t="shared" si="14"/>
-        <v>24.800000000000004</v>
+        <v>26.949999999999996</v>
       </c>
       <c r="I80" s="19">
         <f t="shared" si="14"/>
-        <v>105.5</v>
+        <v>117.12</v>
       </c>
       <c r="J80" s="19">
         <f t="shared" si="14"/>
-        <v>731</v>
+        <v>822.5</v>
       </c>
       <c r="K80" s="25"/>
       <c r="L80" s="19">
         <v>171.8</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A81" s="29">
         <f>A63</f>
         <v>1</v>
       </c>
       <c r="B81" s="30">
         <f>B63</f>
         <v>4</v>
       </c>
-      <c r="C81" s="57" t="s">
+      <c r="C81" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="D81" s="58"/>
+      <c r="D81" s="59"/>
       <c r="E81" s="31"/>
       <c r="F81" s="32">
         <f>F70+F80</f>
-        <v>1445</v>
+        <v>1355</v>
       </c>
       <c r="G81" s="32">
         <f t="shared" ref="G81:L81" si="15">G70+G80</f>
-        <v>43.1</v>
+        <v>42.56</v>
       </c>
       <c r="H81" s="32">
         <f t="shared" si="15"/>
-        <v>44.2</v>
+        <v>43.649999999999991</v>
       </c>
       <c r="I81" s="32">
         <f t="shared" si="15"/>
-        <v>185.1</v>
+        <v>187.28</v>
       </c>
       <c r="J81" s="32">
         <f t="shared" si="15"/>
-        <v>1292</v>
+        <v>1293.95</v>
       </c>
       <c r="K81" s="32"/>
       <c r="L81" s="32">
         <f t="shared" si="15"/>
         <v>286.3</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A82" s="20">
         <v>1</v>
       </c>
       <c r="B82" s="21">
         <v>5</v>
       </c>
       <c r="C82" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E82" s="50" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="F82" s="51">
-        <v>160</v>
+        <v>185</v>
       </c>
       <c r="G82" s="51">
-        <v>14.6</v>
+        <v>14.4</v>
       </c>
       <c r="H82" s="51">
-        <v>17.5</v>
+        <v>12</v>
       </c>
       <c r="I82" s="51">
-        <v>29.6</v>
+        <v>34</v>
       </c>
       <c r="J82" s="52">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>287.02999999999997</v>
+      </c>
+      <c r="K82" s="43">
+        <v>223</v>
       </c>
       <c r="L82" s="39"/>
     </row>
     <row r="83" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A83" s="23"/>
       <c r="B83" s="15"/>
       <c r="C83" s="11"/>
       <c r="D83" s="6"/>
       <c r="E83" s="50"/>
       <c r="F83" s="51"/>
       <c r="G83" s="51"/>
       <c r="H83" s="51"/>
       <c r="I83" s="51"/>
       <c r="J83" s="52"/>
       <c r="K83" s="43"/>
       <c r="L83" s="42"/>
     </row>
     <row r="84" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A84" s="23"/>
       <c r="B84" s="15"/>
       <c r="C84" s="11"/>
       <c r="D84" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E84" s="50" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="F84" s="51">
         <v>200</v>
       </c>
       <c r="G84" s="51">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="H84" s="51">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="I84" s="51">
-        <v>15</v>
+        <v>7.2</v>
       </c>
       <c r="J84" s="52">
-        <v>88.1</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>30</v>
+      </c>
+      <c r="K84" s="43">
+        <v>454</v>
       </c>
       <c r="L84" s="42"/>
     </row>
     <row r="85" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A85" s="23"/>
       <c r="B85" s="15"/>
       <c r="C85" s="11"/>
       <c r="D85" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E85" s="50" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="F85" s="51">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="G85" s="51">
-        <v>1.5</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="H85" s="51">
-        <v>0.5</v>
+        <v>3.78</v>
       </c>
       <c r="I85" s="51">
-        <v>17.600000000000001</v>
+        <v>18.13</v>
       </c>
       <c r="J85" s="52">
-        <v>80.8</v>
+        <v>111.11</v>
       </c>
       <c r="K85" s="43">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L85" s="42"/>
     </row>
     <row r="86" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A86" s="23"/>
       <c r="B86" s="15"/>
       <c r="C86" s="11"/>
       <c r="D86" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E86" s="50" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="F86" s="51">
         <v>100</v>
       </c>
       <c r="G86" s="51">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="H86" s="51">
         <v>0.2</v>
       </c>
       <c r="I86" s="51">
-        <v>8</v>
+        <v>8.1</v>
       </c>
       <c r="J86" s="52">
         <v>43</v>
       </c>
-      <c r="K86" s="43" t="s">
-        <v>94</v>
+      <c r="K86" s="57" t="s">
+        <v>85</v>
       </c>
       <c r="L86" s="42"/>
     </row>
     <row r="87" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A87" s="23"/>
       <c r="B87" s="15"/>
       <c r="C87" s="11"/>
-      <c r="D87" s="7" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="D87" s="7"/>
+      <c r="E87" s="50"/>
+      <c r="F87" s="51"/>
+      <c r="G87" s="51"/>
+      <c r="H87" s="51"/>
+      <c r="I87" s="51"/>
+      <c r="J87" s="52"/>
+      <c r="K87" s="43"/>
       <c r="L87" s="42"/>
     </row>
     <row r="88" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A88" s="23"/>
       <c r="B88" s="15"/>
       <c r="C88" s="11"/>
       <c r="D88" s="6"/>
       <c r="E88" s="41"/>
       <c r="F88" s="42"/>
       <c r="G88" s="42"/>
       <c r="H88" s="42"/>
       <c r="I88" s="42"/>
       <c r="J88" s="42"/>
       <c r="K88" s="43"/>
       <c r="L88" s="42"/>
     </row>
     <row r="89" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A89" s="24"/>
       <c r="B89" s="17"/>
       <c r="C89" s="8"/>
       <c r="D89" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E89" s="9"/>
       <c r="F89" s="19">
         <f>SUM(F82:F88)</f>
-        <v>510</v>
+        <v>530</v>
       </c>
       <c r="G89" s="19">
         <f t="shared" ref="G89:J89" si="16">SUM(G82:G88)</f>
-        <v>19.200000000000003</v>
+        <v>16.61</v>
       </c>
       <c r="H89" s="19">
         <f t="shared" si="16"/>
-        <v>19.7</v>
+        <v>15.979999999999999</v>
       </c>
       <c r="I89" s="19">
         <f t="shared" si="16"/>
-        <v>80.600000000000009</v>
+        <v>67.429999999999993</v>
       </c>
       <c r="J89" s="19">
         <f t="shared" si="16"/>
-        <v>587.40000000000009</v>
+        <v>471.14</v>
       </c>
       <c r="K89" s="25"/>
       <c r="L89" s="19">
         <v>114.5</v>
       </c>
     </row>
     <row r="90" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A90" s="26">
         <f>A82</f>
         <v>1</v>
       </c>
       <c r="B90" s="13">
         <f>B82</f>
         <v>5</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E90" s="53" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="F90" s="54">
         <v>60</v>
       </c>
       <c r="G90" s="54">
-        <v>0.8</v>
+        <v>0.84</v>
       </c>
       <c r="H90" s="54">
-        <v>6</v>
+        <v>3.6</v>
       </c>
       <c r="I90" s="54">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J90" s="55">
-        <v>73.2</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>55.2</v>
+      </c>
+      <c r="K90" s="43">
+        <v>38</v>
       </c>
       <c r="L90" s="42"/>
     </row>
     <row r="91" spans="1:12" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A91" s="23"/>
       <c r="B91" s="15"/>
       <c r="C91" s="11"/>
       <c r="D91" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E91" s="50" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="F91" s="51">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="G91" s="51">
-        <v>5</v>
+        <v>4.5</v>
       </c>
       <c r="H91" s="51">
-        <v>3</v>
+        <v>9.85</v>
       </c>
       <c r="I91" s="51">
-        <v>16.5</v>
+        <v>20.65</v>
       </c>
       <c r="J91" s="52">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>187.7</v>
+      </c>
+      <c r="K91" s="43">
+        <v>96</v>
       </c>
       <c r="L91" s="42"/>
     </row>
     <row r="92" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A92" s="23"/>
       <c r="B92" s="15"/>
       <c r="C92" s="11"/>
       <c r="D92" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E92" s="50" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="F92" s="51">
         <v>240</v>
       </c>
       <c r="G92" s="51">
-        <v>12.4</v>
+        <v>14.4</v>
       </c>
       <c r="H92" s="51">
-        <v>12.5</v>
+        <v>11.9</v>
       </c>
       <c r="I92" s="51">
-        <v>28.5</v>
+        <v>42.4</v>
       </c>
       <c r="J92" s="52">
-        <v>276.10000000000002</v>
+        <v>338</v>
       </c>
       <c r="K92" s="43" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="L92" s="42"/>
     </row>
     <row r="93" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A93" s="23"/>
       <c r="B93" s="15"/>
       <c r="C93" s="11"/>
       <c r="D93" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E93" s="50" t="s">
-        <v>46</v>
+        <v>90</v>
       </c>
       <c r="F93" s="51">
         <v>200</v>
       </c>
       <c r="G93" s="51">
-        <v>1</v>
+        <v>0.13</v>
       </c>
       <c r="H93" s="51">
-        <v>0.3</v>
+        <v>0.06</v>
       </c>
       <c r="I93" s="51">
-        <v>20</v>
+        <v>7.2</v>
       </c>
       <c r="J93" s="52">
-        <v>86.5</v>
+        <v>30</v>
       </c>
       <c r="K93" s="43">
-        <v>442</v>
+        <v>463</v>
       </c>
       <c r="L93" s="42"/>
     </row>
     <row r="94" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A94" s="23"/>
       <c r="B94" s="15"/>
       <c r="C94" s="11"/>
       <c r="D94" s="7" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E94" s="50" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="F94" s="51">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G94" s="51">
-        <v>3.2</v>
+        <v>3.75</v>
       </c>
       <c r="H94" s="51">
-        <v>2</v>
+        <v>1.45</v>
       </c>
       <c r="I94" s="51">
-        <v>20.5</v>
+        <v>25.8</v>
       </c>
       <c r="J94" s="52">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>130.5</v>
+      </c>
+      <c r="K94" s="43">
+        <v>576</v>
       </c>
       <c r="L94" s="42"/>
     </row>
     <row r="95" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A95" s="23"/>
       <c r="B95" s="15"/>
       <c r="C95" s="11"/>
       <c r="D95" s="7" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E95" s="50" t="s">
-        <v>136</v>
+        <v>61</v>
       </c>
       <c r="F95" s="51">
         <v>40</v>
       </c>
       <c r="G95" s="51">
-        <v>1.8</v>
+        <v>2.72</v>
       </c>
       <c r="H95" s="51">
-        <v>1</v>
+        <v>0.52</v>
       </c>
       <c r="I95" s="51">
-        <v>11.5</v>
+        <v>15.92</v>
       </c>
       <c r="J95" s="52">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>79.2</v>
+      </c>
+      <c r="K95" s="43">
+        <v>575</v>
       </c>
       <c r="L95" s="42"/>
     </row>
     <row r="96" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A96" s="23"/>
       <c r="B96" s="15"/>
       <c r="C96" s="11"/>
       <c r="D96" s="7"/>
       <c r="E96" s="50"/>
       <c r="F96" s="51"/>
       <c r="G96" s="51"/>
       <c r="H96" s="51"/>
       <c r="I96" s="51"/>
       <c r="J96" s="52"/>
       <c r="K96" s="43"/>
       <c r="L96" s="42"/>
     </row>
     <row r="97" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A97" s="23"/>
       <c r="B97" s="15"/>
       <c r="C97" s="11"/>
       <c r="D97" s="6"/>
       <c r="E97" s="50"/>
       <c r="F97" s="51"/>
       <c r="G97" s="51"/>
@@ -4357,2716 +4207,2750 @@
     </row>
     <row r="98" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A98" s="23"/>
       <c r="B98" s="15"/>
       <c r="C98" s="11"/>
       <c r="D98" s="7"/>
       <c r="E98" s="50"/>
       <c r="F98" s="51"/>
       <c r="G98" s="51"/>
       <c r="H98" s="51"/>
       <c r="I98" s="51"/>
       <c r="J98" s="52"/>
       <c r="K98" s="43"/>
       <c r="L98" s="42"/>
     </row>
     <row r="99" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A99" s="24"/>
       <c r="B99" s="17"/>
       <c r="C99" s="8"/>
       <c r="D99" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E99" s="9"/>
       <c r="F99" s="19">
         <f>SUM(F90:F98)</f>
-        <v>790</v>
+        <v>810</v>
       </c>
       <c r="G99" s="19">
         <f t="shared" ref="G99:J99" si="17">SUM(G90:G98)</f>
-        <v>24.2</v>
+        <v>26.34</v>
       </c>
       <c r="H99" s="19">
         <f t="shared" si="17"/>
-        <v>24.8</v>
+        <v>27.38</v>
       </c>
       <c r="I99" s="19">
         <f t="shared" si="17"/>
-        <v>101</v>
+        <v>116.97</v>
       </c>
       <c r="J99" s="19">
         <f t="shared" si="17"/>
-        <v>714.8</v>
+        <v>820.6</v>
       </c>
       <c r="K99" s="25"/>
       <c r="L99" s="19">
         <v>171.8</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A100" s="29">
         <f>A82</f>
         <v>1</v>
       </c>
       <c r="B100" s="30">
         <f>B82</f>
         <v>5</v>
       </c>
-      <c r="C100" s="57" t="s">
+      <c r="C100" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="D100" s="58"/>
+      <c r="D100" s="59"/>
       <c r="E100" s="31"/>
       <c r="F100" s="32">
         <f>F89+F99</f>
-        <v>1300</v>
+        <v>1340</v>
       </c>
       <c r="G100" s="32">
         <f t="shared" ref="G100:L100" si="18">G89+G99</f>
-        <v>43.400000000000006</v>
+        <v>42.95</v>
       </c>
       <c r="H100" s="32">
         <f t="shared" si="18"/>
-        <v>44.5</v>
+        <v>43.36</v>
       </c>
       <c r="I100" s="32">
         <f t="shared" si="18"/>
-        <v>181.60000000000002</v>
+        <v>184.39999999999998</v>
       </c>
       <c r="J100" s="32">
         <f t="shared" si="18"/>
-        <v>1302.2</v>
+        <v>1291.74</v>
       </c>
       <c r="K100" s="32"/>
       <c r="L100" s="32">
         <f t="shared" si="18"/>
         <v>286.3</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A101" s="20">
         <v>2</v>
       </c>
       <c r="B101" s="21">
         <v>1</v>
       </c>
       <c r="C101" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E101" s="50" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="F101" s="51">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="G101" s="51">
-        <v>8.4</v>
+        <v>5.9</v>
       </c>
       <c r="H101" s="51">
-        <v>12.9</v>
+        <v>9.5</v>
       </c>
       <c r="I101" s="51">
-        <v>31.1</v>
+        <v>51</v>
       </c>
       <c r="J101" s="52">
-        <v>287.10000000000002</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>266.25</v>
+      </c>
+      <c r="K101" s="40">
+        <v>196</v>
       </c>
       <c r="L101" s="39"/>
     </row>
     <row r="102" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A102" s="23"/>
       <c r="B102" s="15"/>
       <c r="C102" s="11"/>
       <c r="D102" s="6"/>
       <c r="E102" s="50"/>
       <c r="F102" s="51"/>
       <c r="G102" s="51"/>
       <c r="H102" s="51"/>
       <c r="I102" s="51"/>
       <c r="J102" s="52"/>
       <c r="K102" s="43"/>
       <c r="L102" s="42"/>
     </row>
     <row r="103" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A103" s="23"/>
       <c r="B103" s="15"/>
       <c r="C103" s="11"/>
       <c r="D103" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E103" s="50" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F103" s="51">
         <v>200</v>
       </c>
       <c r="G103" s="51">
-        <v>6.5</v>
+        <v>3.4</v>
       </c>
       <c r="H103" s="51">
-        <v>3.5</v>
+        <v>2.7</v>
       </c>
       <c r="I103" s="51">
-        <v>18.899999999999999</v>
+        <v>12.1</v>
       </c>
       <c r="J103" s="52">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>84</v>
+      </c>
+      <c r="K103" s="43">
+        <v>459</v>
       </c>
       <c r="L103" s="42"/>
     </row>
     <row r="104" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A104" s="23"/>
       <c r="B104" s="15"/>
       <c r="C104" s="11"/>
       <c r="D104" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E104" s="50" t="s">
-        <v>132</v>
+        <v>52</v>
       </c>
       <c r="F104" s="51">
         <v>40</v>
       </c>
       <c r="G104" s="51">
-        <v>3.2</v>
+        <v>5.81</v>
       </c>
       <c r="H104" s="51">
+        <v>3.81</v>
+      </c>
+      <c r="I104" s="51">
+        <v>7</v>
+      </c>
+      <c r="J104" s="52">
+        <v>118.13</v>
+      </c>
+      <c r="K104" s="43">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L104" s="42"/>
     </row>
     <row r="105" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A105" s="23"/>
       <c r="B105" s="15"/>
       <c r="C105" s="11"/>
       <c r="D105" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E105" s="50" t="s">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="F105" s="51">
         <v>100</v>
       </c>
       <c r="G105" s="51">
         <v>0.4</v>
       </c>
       <c r="H105" s="51">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="I105" s="51">
-        <v>9.5</v>
+        <v>10.3</v>
       </c>
       <c r="J105" s="52">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>47</v>
+      </c>
+      <c r="K105" s="43">
+        <v>82</v>
       </c>
       <c r="L105" s="42"/>
     </row>
     <row r="106" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A106" s="23"/>
       <c r="B106" s="15"/>
       <c r="C106" s="11"/>
       <c r="D106" s="6"/>
       <c r="E106" s="50"/>
       <c r="F106" s="51"/>
       <c r="G106" s="51"/>
       <c r="H106" s="51"/>
       <c r="I106" s="51"/>
       <c r="J106" s="52"/>
       <c r="K106" s="43"/>
       <c r="L106" s="42"/>
     </row>
     <row r="107" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A107" s="23"/>
       <c r="B107" s="15"/>
       <c r="C107" s="11"/>
       <c r="D107" s="6"/>
       <c r="E107" s="41"/>
       <c r="F107" s="42"/>
       <c r="G107" s="42"/>
       <c r="H107" s="42"/>
       <c r="I107" s="42"/>
       <c r="J107" s="42"/>
       <c r="K107" s="43"/>
       <c r="L107" s="42"/>
     </row>
     <row r="108" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A108" s="24"/>
       <c r="B108" s="17"/>
       <c r="C108" s="8"/>
       <c r="D108" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E108" s="9"/>
       <c r="F108" s="19">
         <f>SUM(F101:F107)</f>
-        <v>500</v>
+        <v>540</v>
       </c>
       <c r="G108" s="19">
         <f t="shared" ref="G108:J108" si="19">SUM(G101:G107)</f>
-        <v>18.5</v>
+        <v>15.51</v>
       </c>
       <c r="H108" s="19">
         <f t="shared" si="19"/>
-        <v>18.799999999999997</v>
+        <v>16.309999999999999</v>
       </c>
       <c r="I108" s="19">
         <f t="shared" si="19"/>
-        <v>80</v>
+        <v>80.399999999999991</v>
       </c>
       <c r="J108" s="19">
         <f t="shared" si="19"/>
-        <v>558.1</v>
+        <v>515.38</v>
       </c>
       <c r="K108" s="25"/>
       <c r="L108" s="19">
         <v>114.5</v>
       </c>
     </row>
     <row r="109" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A109" s="26">
         <f>A101</f>
         <v>2</v>
       </c>
       <c r="B109" s="13">
         <f>B101</f>
         <v>1</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E109" s="53" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="F109" s="54">
         <v>60</v>
       </c>
       <c r="G109" s="54">
-        <v>1</v>
+        <v>2.95</v>
       </c>
       <c r="H109" s="54">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I109" s="54">
-        <v>5</v>
+        <v>3.6</v>
       </c>
       <c r="J109" s="55">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="K109" s="43">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="L109" s="42"/>
     </row>
     <row r="110" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A110" s="23"/>
       <c r="B110" s="15"/>
       <c r="C110" s="11"/>
       <c r="D110" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E110" s="50" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="F110" s="51">
         <v>210</v>
       </c>
       <c r="G110" s="51">
-        <v>3</v>
+        <v>10.8</v>
       </c>
       <c r="H110" s="51">
-        <v>1.8</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="I110" s="51">
-        <v>11</v>
+        <v>24.1</v>
       </c>
       <c r="J110" s="52">
-        <v>76.099999999999994</v>
+        <v>197.8</v>
       </c>
       <c r="K110" s="43">
         <v>110</v>
       </c>
       <c r="L110" s="42"/>
     </row>
     <row r="111" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A111" s="23"/>
       <c r="B111" s="15"/>
       <c r="C111" s="11"/>
       <c r="D111" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E111" s="50" t="s">
-        <v>139</v>
+        <v>46</v>
       </c>
       <c r="F111" s="51">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="G111" s="51">
-        <v>12.7</v>
+        <v>2.8</v>
       </c>
       <c r="H111" s="51">
-        <v>9.3000000000000007</v>
+        <v>4.8</v>
       </c>
       <c r="I111" s="51">
-        <v>12</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="J111" s="52">
-        <v>182.5</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>79.3</v>
+      </c>
+      <c r="K111" s="43">
+        <v>279</v>
       </c>
       <c r="L111" s="42"/>
     </row>
     <row r="112" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A112" s="23"/>
       <c r="B112" s="15"/>
       <c r="C112" s="11"/>
       <c r="D112" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E112" s="50" t="s">
-        <v>141</v>
+        <v>41</v>
       </c>
       <c r="F112" s="51">
         <v>150</v>
       </c>
       <c r="G112" s="51">
-        <v>2.2000000000000002</v>
+        <v>2.9</v>
       </c>
       <c r="H112" s="51">
-        <v>7.7</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="I112" s="51">
-        <v>33.700000000000003</v>
+        <v>32.799999999999997</v>
       </c>
       <c r="J112" s="52">
-        <v>213.4</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>190</v>
+      </c>
+      <c r="K112" s="43">
+        <v>356</v>
       </c>
       <c r="L112" s="42"/>
     </row>
     <row r="113" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A113" s="23"/>
       <c r="B113" s="15"/>
       <c r="C113" s="11"/>
       <c r="D113" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E113" s="50" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="F113" s="51">
         <v>200</v>
       </c>
       <c r="G113" s="51">
         <v>1</v>
       </c>
       <c r="H113" s="51">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="I113" s="51">
-        <v>20</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="J113" s="52">
-        <v>86.5</v>
+        <v>45</v>
       </c>
       <c r="K113" s="43">
-        <v>442</v>
+        <v>469</v>
       </c>
       <c r="L113" s="42"/>
     </row>
     <row r="114" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A114" s="23"/>
       <c r="B114" s="15"/>
       <c r="C114" s="11"/>
       <c r="D114" s="7" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E114" s="50" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="F114" s="51">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="G114" s="51">
-        <v>1.6</v>
+        <v>3.75</v>
       </c>
       <c r="H114" s="51">
-        <v>1</v>
+        <v>1.45</v>
       </c>
       <c r="I114" s="51">
-        <v>10.4</v>
+        <v>25.8</v>
       </c>
       <c r="J114" s="52">
-        <v>57.5</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>130.5</v>
+      </c>
+      <c r="K114" s="43">
+        <v>576</v>
       </c>
       <c r="L114" s="42"/>
     </row>
     <row r="115" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A115" s="23"/>
       <c r="B115" s="15"/>
       <c r="C115" s="11"/>
       <c r="D115" s="7" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E115" s="50" t="s">
-        <v>136</v>
+        <v>61</v>
       </c>
       <c r="F115" s="51">
         <v>40</v>
       </c>
       <c r="G115" s="51">
-        <v>1.8</v>
+        <v>2.72</v>
       </c>
       <c r="H115" s="51">
-        <v>1</v>
+        <v>0.52</v>
       </c>
       <c r="I115" s="51">
-        <v>11.5</v>
+        <v>15.92</v>
       </c>
       <c r="J115" s="52">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>79.2</v>
+      </c>
+      <c r="K115" s="43">
+        <v>575</v>
       </c>
       <c r="L115" s="42"/>
     </row>
     <row r="116" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A116" s="23"/>
       <c r="B116" s="15"/>
       <c r="C116" s="11"/>
       <c r="D116" s="7"/>
       <c r="E116" s="50"/>
       <c r="F116" s="51"/>
       <c r="G116" s="51"/>
       <c r="H116" s="51"/>
       <c r="I116" s="51"/>
       <c r="J116" s="52"/>
       <c r="K116" s="43"/>
       <c r="L116" s="42"/>
     </row>
     <row r="117" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A117" s="23"/>
       <c r="B117" s="15"/>
       <c r="C117" s="11"/>
       <c r="D117" s="6"/>
       <c r="E117" s="50"/>
       <c r="F117" s="51"/>
       <c r="G117" s="51"/>
       <c r="H117" s="51"/>
       <c r="I117" s="51"/>
       <c r="J117" s="52"/>
       <c r="K117" s="43"/>
       <c r="L117" s="42"/>
     </row>
     <row r="118" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A118" s="24"/>
       <c r="B118" s="17"/>
       <c r="C118" s="8"/>
       <c r="D118" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E118" s="9"/>
       <c r="F118" s="19">
         <f>SUM(F109:F117)</f>
         <v>800</v>
       </c>
       <c r="G118" s="19">
         <f t="shared" ref="G118:J118" si="20">SUM(G109:G117)</f>
-        <v>23.3</v>
+        <v>26.919999999999998</v>
       </c>
       <c r="H118" s="19">
         <f t="shared" si="20"/>
-        <v>24.1</v>
+        <v>27.269999999999996</v>
       </c>
       <c r="I118" s="19">
         <f t="shared" si="20"/>
-        <v>103.60000000000001</v>
+        <v>117.11999999999999</v>
       </c>
       <c r="J118" s="19">
         <f t="shared" si="20"/>
-        <v>718</v>
+        <v>821.80000000000007</v>
       </c>
       <c r="K118" s="25"/>
       <c r="L118" s="19">
         <v>171.8</v>
       </c>
     </row>
     <row r="119" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A119" s="29">
         <f>A101</f>
         <v>2</v>
       </c>
       <c r="B119" s="30">
         <f>B101</f>
         <v>1</v>
       </c>
-      <c r="C119" s="57" t="s">
+      <c r="C119" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="D119" s="58"/>
+      <c r="D119" s="59"/>
       <c r="E119" s="31"/>
       <c r="F119" s="32">
         <f>F108+F118</f>
-        <v>1300</v>
+        <v>1340</v>
       </c>
       <c r="G119" s="32">
         <f t="shared" ref="G119:L119" si="21">G108+G118</f>
-        <v>41.8</v>
+        <v>42.43</v>
       </c>
       <c r="H119" s="32">
         <f t="shared" si="21"/>
-        <v>42.9</v>
+        <v>43.58</v>
       </c>
       <c r="I119" s="32">
         <f t="shared" si="21"/>
-        <v>183.60000000000002</v>
+        <v>197.51999999999998</v>
       </c>
       <c r="J119" s="32">
         <f t="shared" si="21"/>
-        <v>1276.0999999999999</v>
+        <v>1337.18</v>
       </c>
       <c r="K119" s="32"/>
       <c r="L119" s="32">
         <f t="shared" si="21"/>
         <v>286.3</v>
       </c>
     </row>
     <row r="120" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A120" s="14">
         <v>2</v>
       </c>
       <c r="B120" s="15">
         <v>2</v>
       </c>
       <c r="C120" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E120" s="50" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F120" s="51">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="G120" s="51">
-        <v>14.8</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="H120" s="51">
-        <v>13.2</v>
+        <v>10.5</v>
       </c>
       <c r="I120" s="51">
-        <v>34.6</v>
+        <v>34.200000000000003</v>
       </c>
       <c r="J120" s="52">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>255.5</v>
+      </c>
+      <c r="K120" s="43">
+        <v>199</v>
       </c>
       <c r="L120" s="39"/>
     </row>
     <row r="121" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A121" s="14"/>
       <c r="B121" s="15"/>
       <c r="C121" s="11"/>
       <c r="D121" s="6"/>
       <c r="E121" s="50"/>
       <c r="F121" s="51"/>
       <c r="G121" s="51"/>
       <c r="H121" s="51"/>
       <c r="I121" s="51"/>
       <c r="J121" s="52"/>
       <c r="K121" s="43"/>
       <c r="L121" s="42"/>
     </row>
     <row r="122" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A122" s="14"/>
       <c r="B122" s="15"/>
       <c r="C122" s="11"/>
       <c r="D122" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E122" s="50" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="F122" s="51">
         <v>200</v>
       </c>
       <c r="G122" s="51">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="H122" s="51">
         <v>0.2</v>
       </c>
       <c r="I122" s="51">
-        <v>8.8000000000000007</v>
+        <v>10</v>
       </c>
       <c r="J122" s="52">
         <v>40</v>
       </c>
       <c r="K122" s="43">
-        <v>393</v>
+        <v>453</v>
       </c>
       <c r="L122" s="42"/>
     </row>
     <row r="123" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A123" s="14"/>
       <c r="B123" s="15"/>
       <c r="C123" s="11"/>
       <c r="D123" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E123" s="50" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="F123" s="51">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G123" s="51">
-        <v>2.2000000000000002</v>
+        <v>1.9</v>
       </c>
       <c r="H123" s="51">
-        <v>5</v>
+        <v>0.7</v>
       </c>
       <c r="I123" s="51">
-        <v>17.600000000000001</v>
+        <v>12.9</v>
       </c>
       <c r="J123" s="52">
-        <v>130</v>
+        <v>65.25</v>
       </c>
       <c r="K123" s="43">
-        <v>2</v>
+        <v>576</v>
       </c>
       <c r="L123" s="42"/>
     </row>
     <row r="124" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A124" s="14"/>
       <c r="B124" s="15"/>
       <c r="C124" s="11"/>
       <c r="D124" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E124" s="50" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="F124" s="51">
         <v>100</v>
       </c>
       <c r="G124" s="51">
-        <v>1.6</v>
+        <v>0.4</v>
       </c>
       <c r="H124" s="51">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="I124" s="51">
-        <v>20</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="J124" s="52">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>44.4</v>
+      </c>
+      <c r="K124" s="57" t="s">
+        <v>64</v>
       </c>
       <c r="L124" s="42"/>
     </row>
     <row r="125" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A125" s="14"/>
       <c r="B125" s="15"/>
       <c r="C125" s="11"/>
       <c r="D125" s="7"/>
-      <c r="E125" s="50"/>
-[...5 lines deleted...]
-      <c r="K125" s="43"/>
+      <c r="E125" s="50" t="s">
+        <v>77</v>
+      </c>
+      <c r="F125" s="51">
+        <v>40</v>
+      </c>
+      <c r="G125" s="51">
+        <v>5.7</v>
+      </c>
+      <c r="H125" s="51">
+        <v>4.8</v>
+      </c>
+      <c r="I125" s="51">
+        <v>0.3</v>
+      </c>
+      <c r="J125" s="52">
+        <v>68</v>
+      </c>
+      <c r="K125" s="43">
+        <v>227</v>
+      </c>
       <c r="L125" s="42"/>
     </row>
     <row r="126" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A126" s="14"/>
       <c r="B126" s="15"/>
       <c r="C126" s="11"/>
       <c r="D126" s="6"/>
       <c r="E126" s="41"/>
       <c r="F126" s="42"/>
       <c r="G126" s="42"/>
       <c r="H126" s="42"/>
       <c r="I126" s="42"/>
       <c r="J126" s="42"/>
       <c r="K126" s="43"/>
       <c r="L126" s="42"/>
     </row>
     <row r="127" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A127" s="16"/>
       <c r="B127" s="17"/>
       <c r="C127" s="8"/>
       <c r="D127" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E127" s="9"/>
       <c r="F127" s="19">
         <f>SUM(F120:F126)</f>
-        <v>505</v>
+        <v>525</v>
       </c>
       <c r="G127" s="19">
         <f t="shared" ref="G127:J127" si="22">SUM(G120:G126)</f>
-        <v>19.000000000000004</v>
+        <v>17.900000000000002</v>
       </c>
       <c r="H127" s="19">
         <f t="shared" si="22"/>
-        <v>19</v>
+        <v>16.599999999999998</v>
       </c>
       <c r="I127" s="19">
         <f t="shared" si="22"/>
-        <v>81</v>
+        <v>67.2</v>
       </c>
       <c r="J127" s="19">
         <f t="shared" si="22"/>
-        <v>569</v>
+        <v>473.15</v>
       </c>
       <c r="K127" s="25"/>
       <c r="L127" s="19">
         <v>114.5</v>
       </c>
     </row>
     <row r="128" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A128" s="13">
         <f>A120</f>
         <v>2</v>
       </c>
       <c r="B128" s="13">
         <f>B120</f>
         <v>2</v>
       </c>
       <c r="C128" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E128" s="53" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F128" s="54">
         <v>60</v>
       </c>
       <c r="G128" s="54">
-        <v>0.9</v>
+        <v>0.48</v>
       </c>
       <c r="H128" s="54">
-        <v>3.2</v>
+        <v>0.06</v>
       </c>
       <c r="I128" s="54">
-        <v>4.9000000000000004</v>
+        <v>1.2</v>
       </c>
       <c r="J128" s="55">
-        <v>50.9</v>
+        <v>6.6</v>
       </c>
       <c r="K128" s="43">
-        <v>33</v>
+        <v>385</v>
       </c>
       <c r="L128" s="42"/>
     </row>
     <row r="129" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A129" s="14"/>
       <c r="B129" s="15"/>
       <c r="C129" s="11"/>
       <c r="D129" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E129" s="50" t="s">
-        <v>143</v>
+        <v>95</v>
       </c>
       <c r="F129" s="51">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="G129" s="51">
-        <v>5.5</v>
+        <v>3.07</v>
       </c>
       <c r="H129" s="51">
-        <v>4.5</v>
+        <v>4.97</v>
       </c>
       <c r="I129" s="51">
-        <v>44</v>
+        <v>14.7</v>
       </c>
       <c r="J129" s="52">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>82.6</v>
+      </c>
+      <c r="K129" s="43">
+        <v>91</v>
       </c>
       <c r="L129" s="42"/>
     </row>
     <row r="130" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A130" s="14"/>
       <c r="B130" s="15"/>
       <c r="C130" s="11"/>
       <c r="D130" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E130" s="50" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="F130" s="51">
-        <v>240</v>
+        <v>120</v>
       </c>
       <c r="G130" s="51">
-        <v>13.9</v>
+        <v>10.7</v>
       </c>
       <c r="H130" s="51">
-        <v>14.8</v>
+        <v>11.6</v>
       </c>
       <c r="I130" s="51">
-        <v>23</v>
+        <v>9.5</v>
       </c>
       <c r="J130" s="52">
-        <v>345.9</v>
+        <v>184.6</v>
       </c>
       <c r="K130" s="43">
-        <v>258</v>
+        <v>299</v>
       </c>
       <c r="L130" s="42"/>
     </row>
     <row r="131" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A131" s="14"/>
       <c r="B131" s="15"/>
       <c r="C131" s="11"/>
-      <c r="D131" s="7"/>
-[...6 lines deleted...]
-      <c r="K131" s="43"/>
+      <c r="D131" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E131" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="F131" s="51">
+        <v>150</v>
+      </c>
+      <c r="G131" s="51">
+        <v>2.1</v>
+      </c>
+      <c r="H131" s="51">
+        <v>5.6</v>
+      </c>
+      <c r="I131" s="51">
+        <v>30</v>
+      </c>
+      <c r="J131" s="52">
+        <v>154</v>
+      </c>
+      <c r="K131" s="43">
+        <v>360</v>
+      </c>
       <c r="L131" s="42"/>
     </row>
     <row r="132" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A132" s="14"/>
       <c r="B132" s="15"/>
       <c r="C132" s="11"/>
-      <c r="D132" s="7" t="s">
+      <c r="D132" s="50" t="s">
         <v>29</v>
       </c>
       <c r="E132" s="50" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="F132" s="51">
         <v>200</v>
       </c>
-      <c r="G132" s="51"/>
+      <c r="G132" s="51">
+        <v>0.44</v>
+      </c>
       <c r="H132" s="51">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="I132" s="51">
-        <v>8</v>
+        <v>18.3</v>
       </c>
       <c r="J132" s="52">
-        <v>30.9</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>76</v>
+      </c>
+      <c r="K132" s="43">
+        <v>425</v>
       </c>
       <c r="L132" s="42"/>
     </row>
     <row r="133" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A133" s="14"/>
       <c r="B133" s="15"/>
       <c r="C133" s="11"/>
-      <c r="D133" s="7" t="s">
-        <v>145</v>
+      <c r="D133" s="50" t="s">
+        <v>97</v>
       </c>
       <c r="E133" s="50" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="F133" s="51">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="G133" s="51">
-        <v>1.6</v>
+        <v>3.75</v>
       </c>
       <c r="H133" s="51">
-        <v>1</v>
+        <v>1.45</v>
       </c>
       <c r="I133" s="51">
-        <v>10.4</v>
+        <v>25.8</v>
       </c>
       <c r="J133" s="52">
-        <v>57.5</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>130.5</v>
+      </c>
+      <c r="K133" s="43">
+        <v>576</v>
       </c>
       <c r="L133" s="42"/>
     </row>
     <row r="134" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A134" s="14"/>
       <c r="B134" s="15"/>
       <c r="C134" s="11"/>
-      <c r="D134" s="7" t="s">
-        <v>145</v>
+      <c r="D134" s="50" t="s">
+        <v>98</v>
       </c>
       <c r="E134" s="50" t="s">
-        <v>138</v>
+        <v>61</v>
       </c>
       <c r="F134" s="51">
         <v>40</v>
       </c>
       <c r="G134" s="51">
-        <v>1.8</v>
+        <v>2.72</v>
       </c>
       <c r="H134" s="51">
-        <v>1</v>
+        <v>0.52</v>
       </c>
       <c r="I134" s="51">
-        <v>11.5</v>
+        <v>15.92</v>
       </c>
       <c r="J134" s="52">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>79.2</v>
+      </c>
+      <c r="K134" s="43">
+        <v>575</v>
       </c>
       <c r="L134" s="42"/>
     </row>
     <row r="135" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A135" s="14"/>
       <c r="B135" s="15"/>
       <c r="C135" s="11"/>
       <c r="D135" s="7"/>
       <c r="E135" s="50"/>
       <c r="F135" s="51"/>
       <c r="G135" s="51"/>
       <c r="H135" s="51"/>
       <c r="I135" s="51"/>
       <c r="J135" s="52"/>
       <c r="K135" s="43"/>
       <c r="L135" s="42"/>
     </row>
     <row r="136" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A136" s="14"/>
       <c r="B136" s="15"/>
       <c r="C136" s="11"/>
       <c r="D136" s="6"/>
       <c r="E136" s="50"/>
       <c r="F136" s="51"/>
       <c r="G136" s="51"/>
       <c r="H136" s="51"/>
       <c r="I136" s="51"/>
       <c r="J136" s="52"/>
       <c r="K136" s="43"/>
       <c r="L136" s="42"/>
     </row>
     <row r="137" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A137" s="16"/>
       <c r="B137" s="17"/>
       <c r="C137" s="8"/>
       <c r="D137" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E137" s="9"/>
       <c r="F137" s="19">
         <f>SUM(F128:F136)</f>
-        <v>760</v>
+        <v>840</v>
       </c>
       <c r="G137" s="19">
         <f t="shared" ref="G137:J137" si="23">SUM(G128:G136)</f>
-        <v>23.700000000000003</v>
+        <v>23.26</v>
       </c>
       <c r="H137" s="19">
         <f t="shared" si="23"/>
-        <v>24.8</v>
+        <v>24.279999999999994</v>
       </c>
       <c r="I137" s="19">
         <f t="shared" si="23"/>
-        <v>101.80000000000001</v>
+        <v>115.42</v>
       </c>
       <c r="J137" s="19">
         <f t="shared" si="23"/>
-        <v>735.19999999999993</v>
+        <v>713.5</v>
       </c>
       <c r="K137" s="25"/>
       <c r="L137" s="19">
         <v>171.8</v>
       </c>
     </row>
     <row r="138" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A138" s="33">
         <f>A120</f>
         <v>2</v>
       </c>
       <c r="B138" s="33">
         <f>B120</f>
         <v>2</v>
       </c>
-      <c r="C138" s="57" t="s">
+      <c r="C138" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="D138" s="58"/>
+      <c r="D138" s="59"/>
       <c r="E138" s="31"/>
       <c r="F138" s="32">
         <f>F127+F137</f>
-        <v>1265</v>
+        <v>1365</v>
       </c>
       <c r="G138" s="32">
         <f t="shared" ref="G138:L138" si="24">G127+G137</f>
-        <v>42.7</v>
+        <v>41.160000000000004</v>
       </c>
       <c r="H138" s="32">
         <f t="shared" si="24"/>
-        <v>43.8</v>
+        <v>40.879999999999995</v>
       </c>
       <c r="I138" s="32">
         <f t="shared" si="24"/>
-        <v>182.8</v>
+        <v>182.62</v>
       </c>
       <c r="J138" s="32">
         <f t="shared" si="24"/>
-        <v>1304.1999999999998</v>
+        <v>1186.6500000000001</v>
       </c>
       <c r="K138" s="32"/>
       <c r="L138" s="32">
         <f t="shared" si="24"/>
         <v>286.3</v>
       </c>
     </row>
     <row r="139" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A139" s="20">
         <v>2</v>
       </c>
       <c r="B139" s="21">
         <v>3</v>
       </c>
       <c r="C139" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E139" s="50" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F139" s="51">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="G139" s="51">
-        <v>8.6</v>
+        <v>14.4</v>
       </c>
       <c r="H139" s="51">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="I139" s="51">
-        <v>30.1</v>
+        <v>34</v>
       </c>
       <c r="J139" s="52">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>287.02999999999997</v>
+      </c>
+      <c r="K139" s="43">
+        <v>223</v>
       </c>
       <c r="L139" s="39"/>
     </row>
     <row r="140" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A140" s="23"/>
       <c r="B140" s="15"/>
       <c r="C140" s="11"/>
       <c r="D140" s="6"/>
       <c r="E140" s="50"/>
       <c r="F140" s="51"/>
       <c r="G140" s="51"/>
       <c r="H140" s="51"/>
       <c r="I140" s="51"/>
       <c r="J140" s="52"/>
       <c r="K140" s="43"/>
       <c r="L140" s="42"/>
     </row>
     <row r="141" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A141" s="23"/>
       <c r="B141" s="15"/>
       <c r="C141" s="11"/>
       <c r="D141" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E141" s="50" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="F141" s="51">
         <v>200</v>
       </c>
       <c r="G141" s="51">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="H141" s="51">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="I141" s="51">
-        <v>15</v>
+        <v>7.2</v>
       </c>
       <c r="J141" s="52">
-        <v>88.1</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>30</v>
+      </c>
+      <c r="K141" s="43">
+        <v>454</v>
       </c>
       <c r="L141" s="42"/>
     </row>
     <row r="142" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="23"/>
       <c r="B142" s="15"/>
       <c r="C142" s="11"/>
       <c r="D142" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E142" s="50" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="F142" s="51">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="G142" s="51">
-        <v>3.8</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="H142" s="51">
-        <v>7.7</v>
+        <v>3.78</v>
       </c>
       <c r="I142" s="51">
-        <v>12.9</v>
+        <v>18.13</v>
       </c>
       <c r="J142" s="52">
-        <v>139.30000000000001</v>
+        <v>111.11</v>
       </c>
       <c r="K142" s="43">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L142" s="42"/>
     </row>
     <row r="143" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A143" s="23"/>
       <c r="B143" s="15"/>
       <c r="C143" s="11"/>
       <c r="D143" s="7"/>
       <c r="E143" s="50" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="F143" s="51">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="G143" s="51">
-        <v>6.3</v>
+        <v>2.7</v>
       </c>
       <c r="H143" s="51">
-        <v>5.2</v>
+        <v>2.5</v>
       </c>
       <c r="I143" s="51">
-        <v>22</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="J143" s="52">
-        <v>160.6</v>
+        <v>87</v>
       </c>
       <c r="K143" s="43" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="L143" s="42"/>
     </row>
     <row r="144" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A144" s="23"/>
       <c r="B144" s="15"/>
       <c r="C144" s="11"/>
-      <c r="D144" s="7"/>
-[...6 lines deleted...]
-      <c r="K144" s="43"/>
+      <c r="D144" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E144" s="50" t="s">
+        <v>53</v>
+      </c>
+      <c r="F144" s="51">
+        <v>100</v>
+      </c>
+      <c r="G144" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="H144" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="I144" s="51">
+        <v>7.5</v>
+      </c>
+      <c r="J144" s="52">
+        <v>38</v>
+      </c>
+      <c r="K144" s="57" t="s">
+        <v>54</v>
+      </c>
       <c r="L144" s="42"/>
     </row>
     <row r="145" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A145" s="23"/>
       <c r="B145" s="15"/>
       <c r="C145" s="11"/>
-      <c r="D145" s="6"/>
-[...6 lines deleted...]
-      <c r="K145" s="43"/>
+      <c r="D145" s="7"/>
+      <c r="E145" s="50"/>
+      <c r="F145" s="51"/>
+      <c r="G145" s="51"/>
+      <c r="H145" s="51"/>
+      <c r="I145" s="51"/>
+      <c r="J145" s="52"/>
+      <c r="K145" s="57"/>
       <c r="L145" s="42"/>
     </row>
     <row r="146" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A146" s="24"/>
       <c r="B146" s="17"/>
       <c r="C146" s="8"/>
       <c r="D146" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E146" s="9"/>
       <c r="F146" s="19">
         <f>SUM(F139:F145)</f>
-        <v>590</v>
+        <v>720</v>
       </c>
       <c r="G146" s="19">
         <f t="shared" ref="G146:J146" si="25">SUM(G139:G145)</f>
-        <v>19.2</v>
+        <v>19.21</v>
       </c>
       <c r="H146" s="19">
         <f t="shared" si="25"/>
-        <v>19.399999999999999</v>
+        <v>18.380000000000003</v>
       </c>
       <c r="I146" s="19">
         <f t="shared" si="25"/>
-        <v>80</v>
+        <v>69.03</v>
       </c>
       <c r="J146" s="19">
         <f t="shared" si="25"/>
-        <v>587</v>
+        <v>553.14</v>
       </c>
       <c r="K146" s="25"/>
       <c r="L146" s="19">
         <v>114.5</v>
       </c>
     </row>
     <row r="147" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A147" s="26">
         <f>A139</f>
         <v>2</v>
       </c>
       <c r="B147" s="13">
         <f>B139</f>
         <v>3</v>
       </c>
       <c r="C147" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E147" s="53" t="s">
-        <v>150</v>
+        <v>45</v>
       </c>
       <c r="F147" s="54">
         <v>60</v>
       </c>
       <c r="G147" s="54">
-        <v>0.5</v>
+        <v>1.4</v>
       </c>
       <c r="H147" s="54">
-        <v>0.1</v>
+        <v>3.4</v>
       </c>
       <c r="I147" s="54">
-        <v>2</v>
+        <v>1.6</v>
       </c>
       <c r="J147" s="55">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>51.6</v>
+      </c>
+      <c r="K147" s="43">
+        <v>223</v>
       </c>
       <c r="L147" s="42"/>
     </row>
-    <row r="148" spans="1:12" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A148" s="23"/>
       <c r="B148" s="15"/>
       <c r="C148" s="11"/>
       <c r="D148" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E148" s="50" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="F148" s="51">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="G148" s="51">
-        <v>3.5</v>
+        <v>1.3</v>
       </c>
       <c r="H148" s="51">
-        <v>8.4</v>
+        <v>4</v>
       </c>
       <c r="I148" s="51">
-        <v>10.5</v>
+        <v>19.3</v>
       </c>
       <c r="J148" s="52">
-        <v>133.6</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>122</v>
+      </c>
+      <c r="K148" s="43">
+        <v>100</v>
       </c>
       <c r="L148" s="42"/>
     </row>
     <row r="149" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A149" s="23"/>
       <c r="B149" s="15"/>
       <c r="C149" s="11"/>
       <c r="D149" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E149" s="50" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F149" s="51">
-        <v>120</v>
+        <v>240</v>
       </c>
       <c r="G149" s="51">
-        <v>10.1</v>
+        <v>18.3</v>
       </c>
       <c r="H149" s="51">
-        <v>6.8</v>
+        <v>21.4</v>
       </c>
       <c r="I149" s="51">
-        <v>19.899999999999999</v>
+        <v>35.799999999999997</v>
       </c>
       <c r="J149" s="52">
-        <v>188.7</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>356.6</v>
+      </c>
+      <c r="K149" s="43">
+        <v>320</v>
       </c>
       <c r="L149" s="42"/>
     </row>
     <row r="150" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A150" s="23"/>
       <c r="B150" s="15"/>
       <c r="C150" s="11"/>
-      <c r="D150" s="7" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="D150" s="7"/>
+      <c r="E150" s="50"/>
+      <c r="F150" s="51"/>
+      <c r="G150" s="51"/>
+      <c r="H150" s="51"/>
+      <c r="I150" s="51"/>
+      <c r="J150" s="52"/>
+      <c r="K150" s="43"/>
       <c r="L150" s="42"/>
     </row>
     <row r="151" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A151" s="23"/>
       <c r="B151" s="15"/>
       <c r="C151" s="11"/>
       <c r="D151" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E151" s="50" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F151" s="51">
         <v>200</v>
       </c>
       <c r="G151" s="51">
-        <v>1</v>
+        <v>0.15</v>
       </c>
       <c r="H151" s="51">
-        <v>0.3</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="I151" s="51">
-        <v>20</v>
+        <v>19.899999999999999</v>
       </c>
       <c r="J151" s="52">
-        <v>86.5</v>
+        <v>82</v>
       </c>
       <c r="K151" s="43">
-        <v>442</v>
+        <v>418</v>
       </c>
       <c r="L151" s="42"/>
     </row>
     <row r="152" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A152" s="23"/>
       <c r="B152" s="15"/>
       <c r="C152" s="11"/>
       <c r="D152" s="7" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E152" s="50" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="F152" s="51">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G152" s="51">
-        <v>3.2</v>
+        <v>3.75</v>
       </c>
       <c r="H152" s="51">
-        <v>2</v>
+        <v>1.45</v>
       </c>
       <c r="I152" s="51">
-        <v>20.5</v>
+        <v>25.8</v>
       </c>
       <c r="J152" s="52">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>130.5</v>
+      </c>
+      <c r="K152" s="43">
+        <v>576</v>
       </c>
       <c r="L152" s="42"/>
     </row>
     <row r="153" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A153" s="23"/>
       <c r="B153" s="15"/>
       <c r="C153" s="11"/>
       <c r="D153" s="7" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E153" s="50" t="s">
-        <v>136</v>
+        <v>61</v>
       </c>
       <c r="F153" s="51">
         <v>40</v>
       </c>
       <c r="G153" s="51">
-        <v>1.8</v>
+        <v>2.72</v>
       </c>
       <c r="H153" s="51">
-        <v>1</v>
+        <v>0.52</v>
       </c>
       <c r="I153" s="51">
-        <v>11.5</v>
+        <v>15.92</v>
       </c>
       <c r="J153" s="52">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>79.2</v>
+      </c>
+      <c r="K153" s="43">
+        <v>575</v>
       </c>
       <c r="L153" s="42"/>
     </row>
     <row r="154" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A154" s="23"/>
       <c r="B154" s="15"/>
       <c r="C154" s="11"/>
       <c r="D154" s="7"/>
       <c r="E154" s="50"/>
       <c r="F154" s="51"/>
       <c r="G154" s="51"/>
       <c r="H154" s="51"/>
       <c r="I154" s="51"/>
       <c r="J154" s="52"/>
       <c r="K154" s="43"/>
       <c r="L154" s="42"/>
     </row>
     <row r="155" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A155" s="23"/>
       <c r="B155" s="15"/>
       <c r="C155" s="11"/>
       <c r="D155" s="6"/>
       <c r="E155" s="50"/>
       <c r="F155" s="51"/>
       <c r="G155" s="51"/>
       <c r="H155" s="51"/>
       <c r="I155" s="51"/>
       <c r="J155" s="52"/>
       <c r="K155" s="43"/>
       <c r="L155" s="42"/>
     </row>
     <row r="156" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A156" s="24"/>
       <c r="B156" s="17"/>
       <c r="C156" s="8"/>
       <c r="D156" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E156" s="9"/>
       <c r="F156" s="19">
         <f>SUM(F147:F155)</f>
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="G156" s="19">
         <f t="shared" ref="G156:J156" si="26">SUM(G147:G155)</f>
-        <v>23.5</v>
+        <v>27.619999999999997</v>
       </c>
       <c r="H156" s="19">
         <f t="shared" si="26"/>
-        <v>23.900000000000002</v>
+        <v>30.909999999999997</v>
       </c>
       <c r="I156" s="19">
         <f t="shared" si="26"/>
-        <v>106.1</v>
+        <v>118.32</v>
       </c>
       <c r="J156" s="19">
         <f t="shared" si="26"/>
-        <v>731.4</v>
+        <v>821.90000000000009</v>
       </c>
       <c r="K156" s="25"/>
       <c r="L156" s="19">
         <v>171.8</v>
       </c>
     </row>
     <row r="157" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A157" s="29">
         <f>A139</f>
         <v>2</v>
       </c>
       <c r="B157" s="30">
         <f>B139</f>
         <v>3</v>
       </c>
-      <c r="C157" s="57" t="s">
+      <c r="C157" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="D157" s="58"/>
+      <c r="D157" s="59"/>
       <c r="E157" s="31"/>
       <c r="F157" s="32">
         <f>F146+F156</f>
-        <v>1415</v>
+        <v>1530</v>
       </c>
       <c r="G157" s="32">
         <f t="shared" ref="G157:L157" si="27">G146+G156</f>
-        <v>42.7</v>
+        <v>46.83</v>
       </c>
       <c r="H157" s="32">
         <f t="shared" si="27"/>
-        <v>43.3</v>
+        <v>49.29</v>
       </c>
       <c r="I157" s="32">
         <f t="shared" si="27"/>
-        <v>186.1</v>
+        <v>187.35</v>
       </c>
       <c r="J157" s="32">
         <f t="shared" si="27"/>
-        <v>1318.4</v>
+        <v>1375.04</v>
       </c>
       <c r="K157" s="32"/>
       <c r="L157" s="32">
         <f t="shared" si="27"/>
         <v>286.3</v>
       </c>
     </row>
     <row r="158" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A158" s="20">
         <v>2</v>
       </c>
       <c r="B158" s="21">
         <v>4</v>
       </c>
       <c r="C158" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E158" s="50" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="F158" s="51">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="G158" s="51">
-        <v>15.1</v>
+        <v>9</v>
       </c>
       <c r="H158" s="51">
-        <v>17</v>
+        <v>14.7</v>
       </c>
       <c r="I158" s="51">
-        <v>33.700000000000003</v>
+        <v>43</v>
       </c>
       <c r="J158" s="52">
-        <v>339.7</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>349</v>
+      </c>
+      <c r="K158" s="43">
+        <v>239</v>
       </c>
       <c r="L158" s="39"/>
     </row>
     <row r="159" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A159" s="23"/>
       <c r="B159" s="15"/>
       <c r="C159" s="11"/>
       <c r="D159" s="6"/>
       <c r="E159" s="50"/>
       <c r="F159" s="51"/>
       <c r="G159" s="51"/>
       <c r="H159" s="51"/>
       <c r="I159" s="51"/>
       <c r="J159" s="52"/>
       <c r="K159" s="43"/>
       <c r="L159" s="42"/>
     </row>
     <row r="160" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A160" s="23"/>
       <c r="B160" s="15"/>
       <c r="C160" s="11"/>
       <c r="D160" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E160" s="50" t="s">
-        <v>110</v>
+        <v>44</v>
       </c>
       <c r="F160" s="51">
         <v>200</v>
       </c>
       <c r="G160" s="51">
-        <v>0.3</v>
-[...1 lines deleted...]
-      <c r="H160" s="51"/>
+        <v>0.1</v>
+      </c>
+      <c r="H160" s="51">
+        <v>0.2</v>
+      </c>
       <c r="I160" s="51">
-        <v>8.3000000000000007</v>
+        <v>10</v>
       </c>
       <c r="J160" s="52">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K160" s="43">
-        <v>266</v>
+        <v>453</v>
       </c>
       <c r="L160" s="42"/>
     </row>
     <row r="161" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A161" s="23"/>
       <c r="B161" s="15"/>
       <c r="C161" s="11"/>
       <c r="D161" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E161" s="50" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="F161" s="51">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="G161" s="51">
-        <v>1.5</v>
+        <v>1.9</v>
       </c>
       <c r="H161" s="51">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="I161" s="51">
-        <v>17.600000000000001</v>
+        <v>12.9</v>
       </c>
       <c r="J161" s="52">
-        <v>80.8</v>
+        <v>65.25</v>
       </c>
       <c r="K161" s="43">
-        <v>2</v>
+        <v>576</v>
       </c>
       <c r="L161" s="42"/>
     </row>
     <row r="162" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A162" s="23"/>
       <c r="B162" s="15"/>
       <c r="C162" s="11"/>
       <c r="D162" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E162" s="50" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="F162" s="51">
         <v>100</v>
       </c>
       <c r="G162" s="51">
         <v>0.4</v>
       </c>
       <c r="H162" s="51">
         <v>0.4</v>
       </c>
       <c r="I162" s="51">
-        <v>10</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="J162" s="52">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>44.4</v>
+      </c>
+      <c r="K162" s="57" t="s">
+        <v>64</v>
       </c>
       <c r="L162" s="42"/>
     </row>
     <row r="163" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A163" s="23"/>
       <c r="B163" s="15"/>
       <c r="C163" s="11"/>
-      <c r="D163" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D163" s="6"/>
       <c r="E163" s="41" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="F163" s="42">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="G163" s="42">
-        <v>1.6</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="H163" s="42">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="I163" s="42">
-        <v>10.4</v>
+        <v>6</v>
       </c>
       <c r="J163" s="42">
-        <v>57.5</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>75</v>
+      </c>
+      <c r="K163" s="43">
+        <v>470</v>
       </c>
       <c r="L163" s="42"/>
     </row>
     <row r="164" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A164" s="23"/>
       <c r="B164" s="15"/>
       <c r="C164" s="11"/>
       <c r="D164" s="6"/>
       <c r="E164" s="41"/>
       <c r="F164" s="42"/>
       <c r="G164" s="42"/>
       <c r="H164" s="42"/>
       <c r="I164" s="42"/>
       <c r="J164" s="42"/>
       <c r="K164" s="43"/>
       <c r="L164" s="42"/>
     </row>
     <row r="165" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A165" s="24"/>
       <c r="B165" s="17"/>
       <c r="C165" s="8"/>
       <c r="D165" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E165" s="9"/>
       <c r="F165" s="19">
         <f>SUM(F158:F164)</f>
-        <v>510</v>
+        <v>640</v>
       </c>
       <c r="G165" s="19">
         <f t="shared" ref="G165:J165" si="28">SUM(G158:G164)</f>
-        <v>18.899999999999999</v>
+        <v>15.8</v>
       </c>
       <c r="H165" s="19">
         <f t="shared" si="28"/>
-        <v>18.899999999999999</v>
+        <v>18.5</v>
       </c>
       <c r="I165" s="19">
         <f t="shared" si="28"/>
-        <v>80</v>
+        <v>81.7</v>
       </c>
       <c r="J165" s="19">
         <f t="shared" si="28"/>
-        <v>559</v>
+        <v>573.65</v>
       </c>
       <c r="K165" s="25"/>
       <c r="L165" s="19">
         <v>114.5</v>
       </c>
     </row>
     <row r="166" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A166" s="26">
         <f>A158</f>
         <v>2</v>
       </c>
       <c r="B166" s="13">
         <f>B158</f>
         <v>4</v>
       </c>
       <c r="C166" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E166" s="53" t="s">
-        <v>144</v>
+        <v>103</v>
       </c>
       <c r="F166" s="54">
         <v>60</v>
       </c>
       <c r="G166" s="54">
         <v>0.6</v>
       </c>
       <c r="H166" s="54">
-        <v>3.3</v>
+        <v>4.5</v>
       </c>
       <c r="I166" s="54">
-        <v>6.2</v>
+        <v>5.65</v>
       </c>
       <c r="J166" s="55">
-        <v>57.1</v>
+        <v>39.6</v>
       </c>
       <c r="K166" s="43">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="L166" s="42"/>
     </row>
     <row r="167" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A167" s="23"/>
       <c r="B167" s="15"/>
       <c r="C167" s="11"/>
       <c r="D167" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E167" s="50" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="F167" s="51">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="G167" s="51">
-        <v>3.4</v>
+        <v>8</v>
       </c>
       <c r="H167" s="51">
-        <v>4</v>
+        <v>7.8</v>
       </c>
       <c r="I167" s="51">
-        <v>23.2</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="J167" s="52">
-        <v>168.2</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>174.6</v>
+      </c>
+      <c r="K167" s="43">
+        <v>112</v>
       </c>
       <c r="L167" s="42"/>
     </row>
     <row r="168" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A168" s="23"/>
       <c r="B168" s="15"/>
       <c r="C168" s="11"/>
       <c r="D168" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E168" s="50" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="F168" s="51">
-        <v>240</v>
+        <v>90</v>
       </c>
       <c r="G168" s="51">
-        <v>16.7</v>
+        <v>3.3</v>
       </c>
       <c r="H168" s="51">
-        <v>14.6</v>
+        <v>7.4</v>
       </c>
       <c r="I168" s="51">
-        <v>40.200000000000003</v>
+        <v>7.8</v>
       </c>
       <c r="J168" s="52">
-        <v>357.9</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>137</v>
+      </c>
+      <c r="K168" s="43">
+        <v>331</v>
       </c>
       <c r="L168" s="42"/>
     </row>
     <row r="169" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A169" s="23"/>
       <c r="B169" s="15"/>
       <c r="C169" s="11"/>
-      <c r="D169" s="7"/>
-[...6 lines deleted...]
-      <c r="K169" s="43"/>
+      <c r="D169" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E169" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F169" s="51">
+        <v>150</v>
+      </c>
+      <c r="G169" s="51">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="H169" s="51">
+        <v>5.6</v>
+      </c>
+      <c r="I169" s="51">
+        <v>35.9</v>
+      </c>
+      <c r="J169" s="52">
+        <v>227</v>
+      </c>
+      <c r="K169" s="43">
+        <v>347</v>
+      </c>
       <c r="L169" s="42"/>
     </row>
     <row r="170" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A170" s="23"/>
       <c r="B170" s="15"/>
       <c r="C170" s="11"/>
       <c r="D170" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E170" s="50" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F170" s="51">
         <v>200</v>
       </c>
       <c r="G170" s="51">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="H170" s="51">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="I170" s="51">
-        <v>11.5</v>
+        <v>7.2</v>
       </c>
       <c r="J170" s="52">
-        <v>47.3</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>30</v>
+      </c>
+      <c r="K170" s="43">
+        <v>463</v>
       </c>
       <c r="L170" s="42"/>
     </row>
     <row r="171" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A171" s="23"/>
       <c r="B171" s="15"/>
       <c r="C171" s="11"/>
       <c r="D171" s="7" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E171" s="50" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="F171" s="51">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="G171" s="51">
-        <v>1.6</v>
+        <v>3.75</v>
       </c>
       <c r="H171" s="51">
-        <v>1</v>
+        <v>1.45</v>
       </c>
       <c r="I171" s="51">
-        <v>10.4</v>
+        <v>25.8</v>
       </c>
       <c r="J171" s="52">
-        <v>57.5</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>130.5</v>
+      </c>
+      <c r="K171" s="43">
+        <v>576</v>
       </c>
       <c r="L171" s="42"/>
     </row>
     <row r="172" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A172" s="23"/>
       <c r="B172" s="15"/>
       <c r="C172" s="11"/>
       <c r="D172" s="7" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E172" s="50" t="s">
-        <v>136</v>
+        <v>61</v>
       </c>
       <c r="F172" s="51">
         <v>40</v>
       </c>
       <c r="G172" s="51">
-        <v>1.8</v>
+        <v>2.72</v>
       </c>
       <c r="H172" s="51">
-        <v>1</v>
+        <v>0.52</v>
       </c>
       <c r="I172" s="51">
-        <v>11.5</v>
+        <v>15.92</v>
       </c>
       <c r="J172" s="52">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>79.2</v>
+      </c>
+      <c r="K172" s="43">
+        <v>575</v>
       </c>
       <c r="L172" s="42"/>
     </row>
     <row r="173" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A173" s="23"/>
       <c r="B173" s="15"/>
       <c r="C173" s="11"/>
       <c r="D173" s="6"/>
       <c r="E173" s="50"/>
       <c r="F173" s="51"/>
       <c r="G173" s="51"/>
       <c r="H173" s="51"/>
       <c r="I173" s="51"/>
       <c r="J173" s="52"/>
       <c r="K173" s="43"/>
       <c r="L173" s="42"/>
     </row>
     <row r="174" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A174" s="23"/>
       <c r="B174" s="15"/>
       <c r="C174" s="11"/>
       <c r="D174" s="6"/>
       <c r="E174" s="41"/>
       <c r="F174" s="42"/>
       <c r="G174" s="42"/>
       <c r="H174" s="42"/>
       <c r="I174" s="42"/>
       <c r="J174" s="42"/>
       <c r="K174" s="43"/>
       <c r="L174" s="42"/>
     </row>
     <row r="175" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A175" s="24"/>
       <c r="B175" s="17"/>
       <c r="C175" s="8"/>
       <c r="D175" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E175" s="9"/>
       <c r="F175" s="19">
         <f>SUM(F166:F174)</f>
-        <v>760</v>
+        <v>800</v>
       </c>
       <c r="G175" s="19">
         <f t="shared" ref="G175:J175" si="29">SUM(G166:G174)</f>
-        <v>24.200000000000003</v>
+        <v>26.699999999999996</v>
       </c>
       <c r="H175" s="19">
         <f t="shared" si="29"/>
-        <v>24</v>
+        <v>27.330000000000002</v>
       </c>
       <c r="I175" s="19">
         <f t="shared" si="29"/>
-        <v>103</v>
+        <v>116.86999999999999</v>
       </c>
       <c r="J175" s="19">
         <f t="shared" si="29"/>
-        <v>739.99999999999989</v>
+        <v>817.90000000000009</v>
       </c>
       <c r="K175" s="25"/>
       <c r="L175" s="19">
         <v>171.8</v>
       </c>
     </row>
     <row r="176" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A176" s="29">
         <f>A158</f>
         <v>2</v>
       </c>
       <c r="B176" s="30">
         <f>B158</f>
         <v>4</v>
       </c>
-      <c r="C176" s="57" t="s">
+      <c r="C176" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="D176" s="58"/>
+      <c r="D176" s="59"/>
       <c r="E176" s="31"/>
       <c r="F176" s="32">
         <f>F165+F175</f>
-        <v>1270</v>
+        <v>1440</v>
       </c>
       <c r="G176" s="32">
         <f t="shared" ref="G176:L176" si="30">G165+G175</f>
-        <v>43.1</v>
+        <v>42.5</v>
       </c>
       <c r="H176" s="32">
         <f t="shared" si="30"/>
-        <v>42.9</v>
+        <v>45.83</v>
       </c>
       <c r="I176" s="32">
         <f t="shared" si="30"/>
-        <v>183</v>
+        <v>198.57</v>
       </c>
       <c r="J176" s="32">
         <f t="shared" si="30"/>
-        <v>1299</v>
+        <v>1391.5500000000002</v>
       </c>
       <c r="K176" s="32"/>
       <c r="L176" s="32">
         <f t="shared" si="30"/>
         <v>286.3</v>
       </c>
     </row>
     <row r="177" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A177" s="20">
         <v>2</v>
       </c>
       <c r="B177" s="21">
         <v>5</v>
       </c>
       <c r="C177" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E177" s="50" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="F177" s="51">
-        <v>150</v>
+        <v>180</v>
       </c>
       <c r="G177" s="51">
-        <v>4.8</v>
+        <v>10.7</v>
       </c>
       <c r="H177" s="51">
-        <v>6.4</v>
+        <v>12.8</v>
       </c>
       <c r="I177" s="51">
-        <v>31.8</v>
+        <v>41.8</v>
       </c>
       <c r="J177" s="52">
-        <v>207.2</v>
+        <v>321.7</v>
       </c>
       <c r="K177" s="43" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="L177" s="39"/>
     </row>
     <row r="178" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A178" s="23"/>
       <c r="B178" s="15"/>
       <c r="C178" s="11"/>
       <c r="D178" s="6"/>
       <c r="E178" s="50"/>
       <c r="F178" s="51"/>
       <c r="G178" s="51"/>
       <c r="H178" s="51"/>
       <c r="I178" s="51"/>
       <c r="J178" s="52"/>
       <c r="K178" s="43"/>
       <c r="L178" s="42"/>
     </row>
     <row r="179" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A179" s="23"/>
       <c r="B179" s="15"/>
       <c r="C179" s="11"/>
       <c r="D179" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E179" s="50" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="F179" s="51">
         <v>200</v>
       </c>
       <c r="G179" s="51">
-        <v>6.5</v>
+        <v>3.4</v>
       </c>
       <c r="H179" s="51">
-        <v>3.5</v>
+        <v>2.7</v>
       </c>
       <c r="I179" s="51">
-        <v>18.899999999999999</v>
+        <v>12.1</v>
       </c>
       <c r="J179" s="52">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>84</v>
+      </c>
+      <c r="K179" s="43">
+        <v>459</v>
       </c>
       <c r="L179" s="42"/>
     </row>
     <row r="180" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A180" s="23"/>
       <c r="B180" s="15"/>
       <c r="C180" s="11"/>
-      <c r="D180" s="7"/>
+      <c r="D180" s="7" t="s">
+        <v>22</v>
+      </c>
       <c r="E180" s="50" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="F180" s="51">
-        <v>210</v>
+        <v>45</v>
       </c>
       <c r="G180" s="51">
-        <v>6.3</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="H180" s="51">
-        <v>5.2</v>
+        <v>3.42</v>
       </c>
       <c r="I180" s="51">
-        <v>22</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="J180" s="52">
-        <v>160.6</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>116</v>
+      </c>
+      <c r="K180" s="43">
+        <v>1</v>
       </c>
       <c r="L180" s="42"/>
     </row>
     <row r="181" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A181" s="23"/>
       <c r="B181" s="15"/>
       <c r="C181" s="11"/>
       <c r="D181" s="7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E181" s="50" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="F181" s="51">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="G181" s="51">
-        <v>1.6</v>
+        <v>0.9</v>
       </c>
       <c r="H181" s="51">
-        <v>4.5999999999999996</v>
+        <v>0.2</v>
       </c>
       <c r="I181" s="51">
-        <v>10.3</v>
+        <v>8.1</v>
       </c>
       <c r="J181" s="52">
-        <v>90.1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>43</v>
+      </c>
+      <c r="K181" s="57" t="s">
+        <v>85</v>
       </c>
       <c r="L181" s="42"/>
     </row>
     <row r="182" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A182" s="23"/>
       <c r="B182" s="15"/>
       <c r="C182" s="11"/>
       <c r="D182" s="6"/>
       <c r="E182" s="41"/>
       <c r="F182" s="42"/>
       <c r="G182" s="42"/>
       <c r="H182" s="42"/>
       <c r="I182" s="42"/>
       <c r="J182" s="42"/>
       <c r="K182" s="43"/>
       <c r="L182" s="42"/>
     </row>
     <row r="183" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A183" s="23"/>
       <c r="B183" s="15"/>
       <c r="C183" s="11"/>
       <c r="D183" s="6"/>
       <c r="E183" s="41"/>
       <c r="F183" s="42"/>
       <c r="G183" s="42"/>
       <c r="H183" s="42"/>
       <c r="I183" s="42"/>
       <c r="J183" s="42"/>
       <c r="K183" s="43"/>
       <c r="L183" s="42"/>
     </row>
     <row r="184" spans="1:12" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A184" s="24"/>
       <c r="B184" s="17"/>
       <c r="C184" s="8"/>
       <c r="D184" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E184" s="9"/>
       <c r="F184" s="19">
         <f>SUM(F177:F183)</f>
-        <v>585</v>
+        <v>525</v>
       </c>
       <c r="G184" s="19">
         <f t="shared" ref="G184:J184" si="31">SUM(G177:G183)</f>
-        <v>19.200000000000003</v>
+        <v>16.11</v>
       </c>
       <c r="H184" s="19">
         <f t="shared" si="31"/>
-        <v>19.700000000000003</v>
+        <v>19.12</v>
       </c>
       <c r="I184" s="19">
         <f t="shared" si="31"/>
-        <v>83</v>
+        <v>80.399999999999991</v>
       </c>
       <c r="J184" s="19">
         <f t="shared" si="31"/>
-        <v>569.9</v>
+        <v>564.70000000000005</v>
       </c>
       <c r="K184" s="25"/>
       <c r="L184" s="19">
         <v>114.5</v>
       </c>
     </row>
     <row r="185" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A185" s="26">
         <f>A177</f>
         <v>2</v>
       </c>
       <c r="B185" s="13">
         <f>B177</f>
         <v>5</v>
       </c>
       <c r="C185" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E185" s="53" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F185" s="54">
         <v>60</v>
       </c>
       <c r="G185" s="54">
-        <v>0.9</v>
+        <v>0.96</v>
       </c>
       <c r="H185" s="54">
-        <v>3.2</v>
+        <v>3.06</v>
       </c>
       <c r="I185" s="54">
-        <v>4.9000000000000004</v>
+        <v>4.62</v>
       </c>
       <c r="J185" s="55">
-        <v>50.9</v>
+        <v>49.8</v>
       </c>
       <c r="K185" s="43">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="L185" s="42"/>
     </row>
-    <row r="186" spans="1:12" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A186" s="23"/>
       <c r="B186" s="15"/>
       <c r="C186" s="11"/>
       <c r="D186" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E186" s="50" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="F186" s="51">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="G186" s="51">
-        <v>3.3</v>
+        <v>5.27</v>
       </c>
       <c r="H186" s="51">
-        <v>3.1</v>
+        <v>3.74</v>
       </c>
       <c r="I186" s="51">
-        <v>10.5</v>
+        <v>15.1</v>
       </c>
       <c r="J186" s="52">
-        <v>96.5</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>114.02</v>
+      </c>
+      <c r="K186" s="43">
+        <v>104</v>
       </c>
       <c r="L186" s="42"/>
     </row>
     <row r="187" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A187" s="23"/>
       <c r="B187" s="15"/>
       <c r="C187" s="11"/>
       <c r="D187" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E187" s="50" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F187" s="51">
-        <v>90</v>
+        <v>240</v>
       </c>
       <c r="G187" s="51">
-        <v>11.5</v>
+        <v>13.4</v>
       </c>
       <c r="H187" s="51">
-        <v>10.1</v>
+        <v>16.28</v>
       </c>
       <c r="I187" s="51">
-        <v>25</v>
+        <v>36.700000000000003</v>
       </c>
       <c r="J187" s="52">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>363.8</v>
+      </c>
+      <c r="K187" s="43">
+        <v>258</v>
       </c>
       <c r="L187" s="42"/>
     </row>
     <row r="188" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A188" s="23"/>
       <c r="B188" s="15"/>
       <c r="C188" s="11"/>
-      <c r="D188" s="7" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="D188" s="7"/>
+      <c r="E188" s="50"/>
+      <c r="F188" s="51"/>
+      <c r="G188" s="51"/>
+      <c r="H188" s="51"/>
+      <c r="I188" s="51"/>
+      <c r="J188" s="52"/>
+      <c r="K188" s="43"/>
       <c r="L188" s="42"/>
     </row>
     <row r="189" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A189" s="23"/>
       <c r="B189" s="15"/>
       <c r="C189" s="11"/>
       <c r="D189" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E189" s="50" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="F189" s="51">
         <v>200</v>
       </c>
       <c r="G189" s="51">
-        <v>1</v>
+        <v>0.44</v>
       </c>
       <c r="H189" s="51">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="I189" s="51">
-        <v>20</v>
+        <v>18.3</v>
       </c>
       <c r="J189" s="52">
-        <v>86.5</v>
+        <v>76</v>
       </c>
       <c r="K189" s="43">
-        <v>442</v>
+        <v>425</v>
       </c>
       <c r="L189" s="42"/>
     </row>
     <row r="190" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A190" s="23"/>
       <c r="B190" s="15"/>
       <c r="C190" s="11"/>
       <c r="D190" s="7" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E190" s="50" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="F190" s="51">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="G190" s="51">
-        <v>1.6</v>
+        <v>3.75</v>
       </c>
       <c r="H190" s="51">
-        <v>1</v>
+        <v>1.45</v>
       </c>
       <c r="I190" s="51">
-        <v>10.4</v>
+        <v>25.8</v>
       </c>
       <c r="J190" s="52">
-        <v>57.5</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>130.5</v>
+      </c>
+      <c r="K190" s="43">
+        <v>576</v>
       </c>
       <c r="L190" s="42"/>
     </row>
     <row r="191" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A191" s="23"/>
       <c r="B191" s="15"/>
       <c r="C191" s="11"/>
       <c r="D191" s="7" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="E191" s="50" t="s">
-        <v>136</v>
+        <v>61</v>
       </c>
       <c r="F191" s="51">
         <v>40</v>
       </c>
       <c r="G191" s="51">
-        <v>1.8</v>
+        <v>2.72</v>
       </c>
       <c r="H191" s="51">
-        <v>1</v>
+        <v>0.52</v>
       </c>
       <c r="I191" s="51">
-        <v>11.5</v>
+        <v>15.92</v>
       </c>
       <c r="J191" s="52">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>79.2</v>
+      </c>
+      <c r="K191" s="43">
+        <v>575</v>
       </c>
       <c r="L191" s="42"/>
     </row>
     <row r="192" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A192" s="23"/>
       <c r="B192" s="15"/>
       <c r="C192" s="11"/>
       <c r="D192" s="7"/>
       <c r="E192" s="50"/>
       <c r="F192" s="51"/>
       <c r="G192" s="51"/>
       <c r="H192" s="51"/>
       <c r="I192" s="51"/>
       <c r="J192" s="52"/>
       <c r="K192" s="43"/>
       <c r="L192" s="42"/>
     </row>
     <row r="193" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A193" s="23"/>
       <c r="B193" s="15"/>
       <c r="C193" s="11"/>
       <c r="D193" s="6"/>
       <c r="E193" s="50"/>
       <c r="F193" s="51"/>
       <c r="G193" s="51"/>
       <c r="H193" s="51"/>
       <c r="I193" s="51"/>
       <c r="J193" s="52"/>
       <c r="K193" s="43"/>
       <c r="L193" s="42"/>
     </row>
     <row r="194" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A194" s="24"/>
       <c r="B194" s="17"/>
       <c r="C194" s="8"/>
       <c r="D194" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E194" s="9"/>
       <c r="F194" s="19">
         <f>SUM(F185:F193)</f>
-        <v>760</v>
+        <v>800</v>
       </c>
       <c r="G194" s="19">
         <f t="shared" ref="G194:J194" si="32">SUM(G185:G193)</f>
-        <v>23.5</v>
+        <v>26.54</v>
       </c>
       <c r="H194" s="19">
         <f t="shared" si="32"/>
-        <v>24</v>
+        <v>25.13</v>
       </c>
       <c r="I194" s="19">
         <f t="shared" si="32"/>
-        <v>104</v>
+        <v>116.44</v>
       </c>
       <c r="J194" s="19">
         <f t="shared" si="32"/>
-        <v>706</v>
+        <v>813.32</v>
       </c>
       <c r="K194" s="25"/>
       <c r="L194" s="19">
         <v>171.8</v>
       </c>
     </row>
     <row r="195" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A195" s="29">
         <f>A177</f>
         <v>2</v>
       </c>
       <c r="B195" s="30">
         <f>B177</f>
         <v>5</v>
       </c>
-      <c r="C195" s="57" t="s">
+      <c r="C195" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="D195" s="58"/>
+      <c r="D195" s="59"/>
       <c r="E195" s="31"/>
       <c r="F195" s="32">
         <f>F184+F194</f>
-        <v>1345</v>
+        <v>1325</v>
       </c>
       <c r="G195" s="32">
         <f t="shared" ref="G195:L195" si="33">G184+G194</f>
-        <v>42.7</v>
+        <v>42.65</v>
       </c>
       <c r="H195" s="32">
         <f t="shared" si="33"/>
-        <v>43.7</v>
+        <v>44.25</v>
       </c>
       <c r="I195" s="32">
         <f t="shared" si="33"/>
-        <v>187</v>
+        <v>196.83999999999997</v>
       </c>
       <c r="J195" s="32">
         <f t="shared" si="33"/>
-        <v>1275.9000000000001</v>
+        <v>1378.02</v>
       </c>
       <c r="K195" s="32"/>
       <c r="L195" s="32">
         <f t="shared" si="33"/>
         <v>286.3</v>
       </c>
     </row>
     <row r="196" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A196" s="27"/>
       <c r="B196" s="28"/>
-      <c r="C196" s="59" t="s">
+      <c r="C196" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D196" s="59"/>
-      <c r="E196" s="59"/>
+      <c r="D196" s="60"/>
+      <c r="E196" s="60"/>
       <c r="F196" s="34">
         <f>(F24+F43+F62+F81+F100+F119+F138+F157+F176+F195)/(IF(F24=0,0,1)+IF(F43=0,0,1)+IF(F62=0,0,1)+IF(F81=0,0,1)+IF(F100=0,0,1)+IF(F119=0,0,1)+IF(F138=0,0,1)+IF(F157=0,0,1)+IF(F176=0,0,1)+IF(F195=0,0,1))</f>
-        <v>1343.5</v>
+        <v>1404.5</v>
       </c>
       <c r="G196" s="34">
         <f t="shared" ref="G196:J196" si="34">(G24+G43+G62+G81+G100+G119+G138+G157+G176+G195)/(IF(G24=0,0,1)+IF(G43=0,0,1)+IF(G62=0,0,1)+IF(G81=0,0,1)+IF(G100=0,0,1)+IF(G119=0,0,1)+IF(G138=0,0,1)+IF(G157=0,0,1)+IF(G176=0,0,1)+IF(G195=0,0,1))</f>
-        <v>42.61</v>
+        <v>43.216999999999999</v>
       </c>
       <c r="H196" s="34">
         <f t="shared" si="34"/>
-        <v>43.62</v>
+        <v>44.341999999999999</v>
       </c>
       <c r="I196" s="34">
         <f t="shared" si="34"/>
-        <v>184.17000000000002</v>
+        <v>191.00999999999993</v>
       </c>
       <c r="J196" s="34">
         <f t="shared" si="34"/>
-        <v>1289.2</v>
+        <v>1334.6060000000002</v>
       </c>
       <c r="K196" s="34"/>
       <c r="L196" s="34">
         <f t="shared" ref="L196" si="35">(L24+L43+L62+L81+L100+L119+L138+L157+L176+L195)/(IF(L24=0,0,1)+IF(L43=0,0,1)+IF(L62=0,0,1)+IF(L81=0,0,1)+IF(L100=0,0,1)+IF(L119=0,0,1)+IF(L138=0,0,1)+IF(L157=0,0,1)+IF(L176=0,0,1)+IF(L195=0,0,1))</f>
         <v>286.30000000000007</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="C1:E1"/>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="H2:K2"/>
     <mergeCell ref="C43:D43"/>
     <mergeCell ref="C62:D62"/>
     <mergeCell ref="C81:D81"/>
     <mergeCell ref="C100:D100"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C196:E196"/>
     <mergeCell ref="C195:D195"/>
     <mergeCell ref="C119:D119"/>
     <mergeCell ref="C138:D138"/>
     <mergeCell ref="C157:D157"/>
     <mergeCell ref="C176:D176"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>