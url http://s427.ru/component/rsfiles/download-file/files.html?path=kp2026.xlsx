--- v0 (2026-02-02)
+++ v1 (2026-04-01)
@@ -504,51 +504,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AF13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="Z11" sqref="Z11"/>
+      <selection activeCell="AF8" sqref="AF8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.85546875" customWidth="1"/>
     <col min="2" max="32" width="4.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="1"/>
       <c r="L1" s="2" t="s">
@@ -1032,112 +1032,226 @@
         <v>0</v>
       </c>
       <c r="AF6" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="4">
         <v>0</v>
       </c>
       <c r="C7" s="4">
         <v>0</v>
       </c>
       <c r="D7" s="4">
         <v>0</v>
       </c>
       <c r="E7" s="4">
         <v>0</v>
       </c>
       <c r="F7" s="4">
         <v>0</v>
       </c>
-      <c r="G7" s="4"/>
-[...24 lines deleted...]
-      <c r="AF7" s="4"/>
+      <c r="G7" s="4">
+        <v>1</v>
+      </c>
+      <c r="H7" s="4">
+        <v>2</v>
+      </c>
+      <c r="I7" s="4">
+        <v>3</v>
+      </c>
+      <c r="J7" s="4">
+        <v>4</v>
+      </c>
+      <c r="K7" s="4">
+        <v>5</v>
+      </c>
+      <c r="L7" s="4">
+        <v>0</v>
+      </c>
+      <c r="M7" s="4">
+        <v>0</v>
+      </c>
+      <c r="N7" s="4">
+        <v>6</v>
+      </c>
+      <c r="O7" s="4">
+        <v>7</v>
+      </c>
+      <c r="P7" s="4">
+        <v>8</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>9</v>
+      </c>
+      <c r="R7" s="4">
+        <v>10</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="4">
+        <v>0</v>
+      </c>
+      <c r="U7" s="4">
+        <v>1</v>
+      </c>
+      <c r="V7" s="4">
+        <v>2</v>
+      </c>
+      <c r="W7" s="4">
+        <v>3</v>
+      </c>
+      <c r="X7" s="4">
+        <v>4</v>
+      </c>
+      <c r="Y7" s="4">
+        <v>5</v>
+      </c>
+      <c r="Z7" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="4">
+        <v>6</v>
+      </c>
+      <c r="AC7" s="4">
+        <v>7</v>
+      </c>
+      <c r="AD7" s="4">
+        <v>8</v>
+      </c>
+      <c r="AE7" s="4">
+        <v>9</v>
+      </c>
+      <c r="AF7" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="8" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="4"/>
-[...29 lines deleted...]
-      <c r="AF8" s="4"/>
+      <c r="B8" s="4">
+        <v>0</v>
+      </c>
+      <c r="C8" s="4">
+        <v>0</v>
+      </c>
+      <c r="D8" s="4">
+        <v>0</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1</v>
+      </c>
+      <c r="F8" s="4">
+        <v>2</v>
+      </c>
+      <c r="G8" s="4">
+        <v>3</v>
+      </c>
+      <c r="H8" s="4">
+        <v>4</v>
+      </c>
+      <c r="I8" s="4">
+        <v>5</v>
+      </c>
+      <c r="J8" s="4">
+        <v>0</v>
+      </c>
+      <c r="K8" s="4">
+        <v>0</v>
+      </c>
+      <c r="L8" s="4">
+        <v>0</v>
+      </c>
+      <c r="M8" s="4">
+        <v>7</v>
+      </c>
+      <c r="N8" s="4">
+        <v>8</v>
+      </c>
+      <c r="O8" s="4">
+        <v>9</v>
+      </c>
+      <c r="P8" s="4">
+        <v>10</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>1</v>
+      </c>
+      <c r="T8" s="4">
+        <v>2</v>
+      </c>
+      <c r="U8" s="4">
+        <v>3</v>
+      </c>
+      <c r="V8" s="4">
+        <v>4</v>
+      </c>
+      <c r="W8" s="4">
+        <v>5</v>
+      </c>
+      <c r="X8" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="4">
+        <v>6</v>
+      </c>
+      <c r="AA8" s="4">
+        <v>7</v>
+      </c>
+      <c r="AB8" s="4">
+        <v>8</v>
+      </c>
+      <c r="AC8" s="4">
+        <v>9</v>
+      </c>
+      <c r="AD8" s="4">
+        <v>10</v>
+      </c>
+      <c r="AE8" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>