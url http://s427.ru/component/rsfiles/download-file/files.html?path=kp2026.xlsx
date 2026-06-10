--- v1 (2026-04-01)
+++ v2 (2026-06-10)
@@ -504,51 +504,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AF13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="AF8" sqref="AF8"/>
+      <selection activeCell="AB8" sqref="AB8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.85546875" customWidth="1"/>
     <col min="2" max="32" width="4.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="1"/>
       <c r="L1" s="2" t="s">
@@ -1194,57 +1194,57 @@
       <c r="T8" s="4">
         <v>2</v>
       </c>
       <c r="U8" s="4">
         <v>3</v>
       </c>
       <c r="V8" s="4">
         <v>4</v>
       </c>
       <c r="W8" s="4">
         <v>5</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="4">
         <v>6</v>
       </c>
       <c r="AA8" s="4">
         <v>7</v>
       </c>
       <c r="AB8" s="4">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AC8" s="4">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="AD8" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="AE8" s="4">
         <v>0</v>
       </c>
       <c r="AF8" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>