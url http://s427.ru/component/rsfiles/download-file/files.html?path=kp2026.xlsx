--- v2 (2026-06-10)
+++ v3 (2026-09-16)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\o.a.avilova\Desktop\Документы 21-22 учебный год\Документы 23-24г\Документы 24-25 уч. год\Документы 25-26 уч.год\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\o.a.avilova\Desktop\Документы 26-27 учебный год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="17970" windowHeight="5085"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -504,51 +504,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AF13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="AB8" sqref="AB8"/>
+      <selection activeCell="S10" sqref="S10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.85546875" customWidth="1"/>
     <col min="2" max="32" width="4.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="1"/>
       <c r="L1" s="2" t="s">
@@ -723,715 +723,653 @@
       <c r="AB3" s="3">
         <f t="shared" si="0"/>
         <v>27</v>
       </c>
       <c r="AC3" s="3">
         <f t="shared" si="0"/>
         <v>28</v>
       </c>
       <c r="AD3" s="3">
         <f t="shared" si="0"/>
         <v>29</v>
       </c>
       <c r="AE3" s="3">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
       <c r="AF3" s="3">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="4">
-[...91 lines deleted...]
-      </c>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="4"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4"/>
+      <c r="U4" s="4"/>
+      <c r="V4" s="4"/>
+      <c r="W4" s="4"/>
+      <c r="X4" s="4"/>
+      <c r="Y4" s="4"/>
+      <c r="Z4" s="4"/>
+      <c r="AA4" s="4"/>
+      <c r="AB4" s="4"/>
+      <c r="AC4" s="4"/>
+      <c r="AD4" s="4"/>
+      <c r="AE4" s="4"/>
+      <c r="AF4" s="4"/>
     </row>
     <row r="5" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="4">
-[...91 lines deleted...]
-      </c>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+      <c r="V5" s="4"/>
+      <c r="W5" s="4"/>
+      <c r="X5" s="4"/>
+      <c r="Y5" s="4"/>
+      <c r="Z5" s="4"/>
+      <c r="AA5" s="4"/>
+      <c r="AB5" s="4"/>
+      <c r="AC5" s="4"/>
+      <c r="AD5" s="4"/>
+      <c r="AE5" s="4"/>
+      <c r="AF5" s="4"/>
     </row>
     <row r="6" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="4">
-[...91 lines deleted...]
-      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+      <c r="V6" s="4"/>
+      <c r="W6" s="4"/>
+      <c r="X6" s="4"/>
+      <c r="Y6" s="4"/>
+      <c r="Z6" s="4"/>
+      <c r="AA6" s="4"/>
+      <c r="AB6" s="4"/>
+      <c r="AC6" s="4"/>
+      <c r="AD6" s="4"/>
+      <c r="AE6" s="4"/>
+      <c r="AF6" s="4"/>
     </row>
     <row r="7" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="4">
-[...91 lines deleted...]
-      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="4"/>
+      <c r="O7" s="4"/>
+      <c r="P7" s="4"/>
+      <c r="Q7" s="4"/>
+      <c r="R7" s="4"/>
+      <c r="S7" s="4"/>
+      <c r="T7" s="4"/>
+      <c r="U7" s="4"/>
+      <c r="V7" s="4"/>
+      <c r="W7" s="4"/>
+      <c r="X7" s="4"/>
+      <c r="Y7" s="4"/>
+      <c r="Z7" s="4"/>
+      <c r="AA7" s="4"/>
+      <c r="AB7" s="4"/>
+      <c r="AC7" s="4"/>
+      <c r="AD7" s="4"/>
+      <c r="AE7" s="4"/>
+      <c r="AF7" s="4"/>
     </row>
     <row r="8" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="4">
-[...91 lines deleted...]
-      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="4"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="4"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+      <c r="K8" s="4"/>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
+      <c r="N8" s="4"/>
+      <c r="O8" s="4"/>
+      <c r="P8" s="4"/>
+      <c r="Q8" s="4"/>
+      <c r="R8" s="4"/>
+      <c r="S8" s="4"/>
+      <c r="T8" s="4"/>
+      <c r="U8" s="4"/>
+      <c r="V8" s="4"/>
+      <c r="W8" s="4"/>
+      <c r="X8" s="4"/>
+      <c r="Y8" s="4"/>
+      <c r="Z8" s="4"/>
+      <c r="AA8" s="4"/>
+      <c r="AB8" s="4"/>
+      <c r="AC8" s="4"/>
+      <c r="AD8" s="4"/>
+      <c r="AE8" s="4"/>
+      <c r="AF8" s="4"/>
     </row>
     <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
     </row>
     <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="4"/>
-[...29 lines deleted...]
-      <c r="AF10" s="4"/>
+      <c r="B10" s="4">
+        <v>2</v>
+      </c>
+      <c r="C10" s="4">
+        <v>3</v>
+      </c>
+      <c r="D10" s="4">
+        <v>4</v>
+      </c>
+      <c r="E10" s="4">
+        <v>5</v>
+      </c>
+      <c r="F10" s="4">
+        <v>0</v>
+      </c>
+      <c r="G10" s="4">
+        <v>0</v>
+      </c>
+      <c r="H10" s="4">
+        <v>6</v>
+      </c>
+      <c r="I10" s="4">
+        <v>7</v>
+      </c>
+      <c r="J10" s="4">
+        <v>8</v>
+      </c>
+      <c r="K10" s="4">
+        <v>9</v>
+      </c>
+      <c r="L10" s="4">
+        <v>10</v>
+      </c>
+      <c r="M10" s="4">
+        <v>0</v>
+      </c>
+      <c r="N10" s="4">
+        <v>0</v>
+      </c>
+      <c r="O10" s="4">
+        <v>1</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>3</v>
+      </c>
+      <c r="R10" s="4">
+        <v>4</v>
+      </c>
+      <c r="S10" s="4">
+        <v>5</v>
+      </c>
+      <c r="T10" s="4">
+        <v>0</v>
+      </c>
+      <c r="U10" s="4">
+        <v>0</v>
+      </c>
+      <c r="V10" s="4">
+        <v>6</v>
+      </c>
+      <c r="W10" s="4">
+        <v>7</v>
+      </c>
+      <c r="X10" s="4">
+        <v>8</v>
+      </c>
+      <c r="Y10" s="4">
+        <v>9</v>
+      </c>
+      <c r="Z10" s="4">
+        <v>10</v>
+      </c>
+      <c r="AA10" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="4">
+        <v>1</v>
+      </c>
+      <c r="AD10" s="4">
+        <v>2</v>
+      </c>
+      <c r="AE10" s="4">
+        <v>3</v>
+      </c>
+      <c r="AF10" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:32" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="5"/>
-[...29 lines deleted...]
-      <c r="AF11" s="5"/>
+      <c r="B11" s="5">
+        <v>4</v>
+      </c>
+      <c r="C11" s="5">
+        <v>5</v>
+      </c>
+      <c r="D11" s="5">
+        <v>0</v>
+      </c>
+      <c r="E11" s="5">
+        <v>0</v>
+      </c>
+      <c r="F11" s="5">
+        <v>6</v>
+      </c>
+      <c r="G11" s="5">
+        <v>7</v>
+      </c>
+      <c r="H11" s="5">
+        <v>8</v>
+      </c>
+      <c r="I11" s="5">
+        <v>9</v>
+      </c>
+      <c r="J11" s="5">
+        <v>10</v>
+      </c>
+      <c r="K11" s="5">
+        <v>0</v>
+      </c>
+      <c r="L11" s="5">
+        <v>0</v>
+      </c>
+      <c r="M11" s="5">
+        <v>1</v>
+      </c>
+      <c r="N11" s="5">
+        <v>2</v>
+      </c>
+      <c r="O11" s="5">
+        <v>3</v>
+      </c>
+      <c r="P11" s="5">
+        <v>4</v>
+      </c>
+      <c r="Q11" s="5">
+        <v>5</v>
+      </c>
+      <c r="R11" s="5">
+        <v>0</v>
+      </c>
+      <c r="S11" s="5">
+        <v>0</v>
+      </c>
+      <c r="T11" s="5">
+        <v>6</v>
+      </c>
+      <c r="U11" s="5">
+        <v>7</v>
+      </c>
+      <c r="V11" s="5">
+        <v>8</v>
+      </c>
+      <c r="W11" s="5">
+        <v>9</v>
+      </c>
+      <c r="X11" s="5">
+        <v>10</v>
+      </c>
+      <c r="Y11" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="5">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="5">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:32" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="5"/>
-[...29 lines deleted...]
-      <c r="AF12" s="5"/>
+      <c r="B12" s="5">
+        <v>0</v>
+      </c>
+      <c r="C12" s="5">
+        <v>0</v>
+      </c>
+      <c r="D12" s="5">
+        <v>0</v>
+      </c>
+      <c r="E12" s="5">
+        <v>0</v>
+      </c>
+      <c r="F12" s="5">
+        <v>4</v>
+      </c>
+      <c r="G12" s="5">
+        <v>5</v>
+      </c>
+      <c r="H12" s="5">
+        <v>0</v>
+      </c>
+      <c r="I12" s="5">
+        <v>0</v>
+      </c>
+      <c r="J12" s="5">
+        <v>6</v>
+      </c>
+      <c r="K12" s="5">
+        <v>7</v>
+      </c>
+      <c r="L12" s="5">
+        <v>8</v>
+      </c>
+      <c r="M12" s="5">
+        <v>9</v>
+      </c>
+      <c r="N12" s="5">
+        <v>10</v>
+      </c>
+      <c r="O12" s="5">
+        <v>0</v>
+      </c>
+      <c r="P12" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="5">
+        <v>1</v>
+      </c>
+      <c r="R12" s="5">
+        <v>2</v>
+      </c>
+      <c r="S12" s="5">
+        <v>3</v>
+      </c>
+      <c r="T12" s="5">
+        <v>4</v>
+      </c>
+      <c r="U12" s="5">
+        <v>5</v>
+      </c>
+      <c r="V12" s="5">
+        <v>0</v>
+      </c>
+      <c r="W12" s="5">
+        <v>0</v>
+      </c>
+      <c r="X12" s="5">
+        <v>6</v>
+      </c>
+      <c r="Y12" s="5">
+        <v>7</v>
+      </c>
+      <c r="Z12" s="5">
+        <v>8</v>
+      </c>
+      <c r="AA12" s="5">
+        <v>9</v>
+      </c>
+      <c r="AB12" s="5">
+        <v>10</v>
+      </c>
+      <c r="AC12" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="5">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="5">
+        <v>1</v>
+      </c>
+      <c r="AF12" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:32" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="5"/>
-[...29 lines deleted...]
-      <c r="AF13" s="5"/>
+      <c r="B13" s="5">
+        <v>2</v>
+      </c>
+      <c r="C13" s="5">
+        <v>3</v>
+      </c>
+      <c r="D13" s="5">
+        <v>4</v>
+      </c>
+      <c r="E13" s="5">
+        <v>5</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0</v>
+      </c>
+      <c r="G13" s="5">
+        <v>0</v>
+      </c>
+      <c r="H13" s="5">
+        <v>6</v>
+      </c>
+      <c r="I13" s="5">
+        <v>7</v>
+      </c>
+      <c r="J13" s="5">
+        <v>8</v>
+      </c>
+      <c r="K13" s="5">
+        <v>9</v>
+      </c>
+      <c r="L13" s="5">
+        <v>10</v>
+      </c>
+      <c r="M13" s="5">
+        <v>0</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0</v>
+      </c>
+      <c r="O13" s="5">
+        <v>1</v>
+      </c>
+      <c r="P13" s="5">
+        <v>2</v>
+      </c>
+      <c r="Q13" s="5">
+        <v>3</v>
+      </c>
+      <c r="R13" s="5">
+        <v>4</v>
+      </c>
+      <c r="S13" s="5">
+        <v>5</v>
+      </c>
+      <c r="T13" s="5">
+        <v>0</v>
+      </c>
+      <c r="U13" s="5">
+        <v>0</v>
+      </c>
+      <c r="V13" s="5">
+        <v>6</v>
+      </c>
+      <c r="W13" s="5">
+        <v>7</v>
+      </c>
+      <c r="X13" s="5">
+        <v>8</v>
+      </c>
+      <c r="Y13" s="5">
+        <v>9</v>
+      </c>
+      <c r="Z13" s="5">
+        <v>10</v>
+      </c>
+      <c r="AA13" s="5">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="5">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="5">
+        <v>1</v>
+      </c>
+      <c r="AD13" s="5">
+        <v>2</v>
+      </c>
+      <c r="AE13" s="5">
+        <v>3</v>
+      </c>
+      <c r="AF13" s="5">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="AD1:AE1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>