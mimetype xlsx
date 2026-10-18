--- v0 (2026-09-03)
+++ v1 (2026-10-18)
@@ -143,90 +143,90 @@
   <si>
     <t>Салат из квашенной капусты</t>
   </si>
   <si>
     <t>Суп картофельный с горохом и гренками</t>
   </si>
   <si>
     <t>Жаркое по-домашнему со свининой</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Компот из смеси сухофруктов</t>
   </si>
   <si>
     <t>Батон нарезной обогащённый микронутриентами</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Хлеб ржано-пшеничный обогащенный микронутриентами</t>
   </si>
   <si>
-    <t>160</t>
-[...1 lines deleted...]
-  <si>
     <t>Какао с молоком</t>
   </si>
   <si>
     <t>Бутерброд с джемом</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>200/10</t>
   </si>
   <si>
-    <t>228</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>9.6</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>425</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>228/1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
@@ -858,51 +858,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="47.28515625" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="32"/>
       <c r="D1" s="33"/>
@@ -938,137 +938,137 @@
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="13" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="9" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="9" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="11">
-        <v>222.04</v>
+        <v>321.7</v>
       </c>
       <c r="H4" s="11">
-        <v>8.52</v>
+        <v>9.59</v>
       </c>
       <c r="I4" s="11">
-        <v>8.86</v>
+        <v>12.8</v>
       </c>
       <c r="J4" s="12">
-        <v>23.76</v>
+        <v>41.8</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="13" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="14"/>
       <c r="B5" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="16" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D5" s="17" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="18"/>
       <c r="G5" s="18">
         <v>84</v>
       </c>
       <c r="H5" s="18">
         <v>3.4</v>
       </c>
       <c r="I5" s="18">
         <v>2.7</v>
       </c>
       <c r="J5" s="19">
         <v>12.1</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="13" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
       <c r="B6" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="16" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D6" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="21" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="F6" s="22"/>
       <c r="G6" s="22">
-        <v>261</v>
+        <v>116</v>
       </c>
       <c r="H6" s="22">
-        <v>2.5</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="I6" s="22">
-        <v>7.7</v>
+        <v>3.42</v>
       </c>
       <c r="J6" s="23">
-        <v>41.4</v>
+        <v>18.399999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="13" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7"/>
       <c r="B7" s="20" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="16" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="22"/>
       <c r="G7" s="22">
         <v>43</v>
       </c>
       <c r="H7" s="22">
         <v>0.9</v>
       </c>
       <c r="I7" s="22">
         <v>0.2</v>
       </c>
       <c r="J7" s="23">
         <v>8.1</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="13" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>13</v>
       </c>
@@ -1084,163 +1084,163 @@
       <c r="E8" s="21" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="26" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="26">
         <v>49.8</v>
       </c>
       <c r="H8" s="26">
         <v>0.96</v>
       </c>
       <c r="I8" s="26">
         <v>3.06</v>
       </c>
       <c r="J8" s="27">
         <v>4.62</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="13" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A9" s="7"/>
       <c r="B9" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D9" s="17" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F9" s="11"/>
       <c r="G9" s="11">
         <v>114.02</v>
       </c>
       <c r="H9" s="11">
         <v>5.27</v>
       </c>
       <c r="I9" s="11">
         <v>3.74</v>
       </c>
       <c r="J9" s="12">
         <v>15.1</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="13" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="14"/>
       <c r="B10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="16" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="16" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="18"/>
       <c r="G10" s="18">
         <v>398.4</v>
       </c>
       <c r="H10" s="18">
         <v>14.1</v>
       </c>
       <c r="I10" s="18">
         <v>16.28</v>
       </c>
       <c r="J10" s="19">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="14"/>
       <c r="B11" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="16" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D11" s="17" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="18"/>
       <c r="G11" s="18">
         <v>76</v>
       </c>
       <c r="H11" s="18">
         <v>0.44</v>
       </c>
       <c r="I11" s="18">
         <v>0.08</v>
       </c>
       <c r="J11" s="19">
         <v>18.3</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="13" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A12" s="14"/>
       <c r="B12" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D12" s="17" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="18"/>
       <c r="G12" s="18">
         <v>130.5</v>
       </c>
       <c r="H12" s="18">
         <v>3.75</v>
       </c>
       <c r="I12" s="18">
         <v>1.45</v>
       </c>
       <c r="J12" s="19">
         <v>25.8</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="13" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="14"/>
       <c r="B13" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="16" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="21" t="s">
         <v>27</v>
       </c>
       <c r="F13" s="26"/>
       <c r="G13" s="26">
         <v>79.2</v>
       </c>
       <c r="H13" s="26">
         <v>2.72</v>
       </c>
       <c r="I13" s="26">
         <v>0.52</v>
       </c>
       <c r="J13" s="27">
         <v>15.92</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="13" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="29"/>
       <c r="B14" s="28"/>
       <c r="C14" s="16"/>