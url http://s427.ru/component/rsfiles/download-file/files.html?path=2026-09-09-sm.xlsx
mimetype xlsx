--- v0 (2026-09-03)
+++ v1 (2026-10-18)
@@ -116,53 +116,50 @@
   <si>
     <t>40</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t xml:space="preserve">хлеб </t>
   </si>
   <si>
     <t>напиток</t>
   </si>
   <si>
     <t>114-50</t>
   </si>
   <si>
     <t>171-80</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Макароны отварные с сыром</t>
   </si>
   <si>
-    <t>150/15</t>
-[...1 lines deleted...]
-  <si>
     <t>Бутерброд с повидлом</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Молоко в индивидуальной упаковке</t>
   </si>
   <si>
     <t>Батон нарезной обогащённый микронутриентами</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Хлеб ржано-пшеничный обогащённый микронутриентами</t>
   </si>
   <si>
     <t>Чай с лимоном</t>
   </si>
   <si>
     <t>Мандарин свежий</t>
   </si>
   <si>
     <t>Винегрет овощной</t>
@@ -189,89 +186,84 @@
     <t>454</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>468/1</t>
   </si>
   <si>
     <t>9.8</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>576</t>
+  </si>
+  <si>
+    <t>160/15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...7 lines deleted...]
-      <sz val="9"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -530,142 +522,141 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -928,459 +919,459 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F10" sqref="F10"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="47.28515625" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37" t="s">
+      <c r="B1" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="C1" s="38"/>
-      <c r="D1" s="39"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="38"/>
       <c r="E1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="2">
         <v>1</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="J1" s="3">
         <v>46274</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="1" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:10" s="1" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="9" t="s">
+      <c r="C4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D4" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="F4" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" s="19">
+        <v>271.52</v>
+      </c>
+      <c r="H4" s="19">
+        <v>15.59</v>
+      </c>
+      <c r="I4" s="19">
+        <v>11.14</v>
+      </c>
+      <c r="J4" s="20">
+        <v>31.08</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="9"/>
+      <c r="B5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D5" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22">
         <v>30</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="H5" s="22">
+        <v>0.2</v>
+      </c>
+      <c r="I5" s="22">
+        <v>0</v>
+      </c>
+      <c r="J5" s="23">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="1" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="9"/>
+      <c r="B6" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="F4" s="11" t="s">
-[...23 lines deleted...]
-      <c r="D5" s="10" t="s">
+      <c r="E6" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25">
+        <v>111.11</v>
+      </c>
+      <c r="H6" s="25">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="I6" s="25">
+        <v>3.78</v>
+      </c>
+      <c r="J6" s="26">
+        <v>18.13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="1" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="11"/>
+      <c r="C7" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D7" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="19"/>
+      <c r="G7" s="19">
+        <v>101</v>
+      </c>
+      <c r="H7" s="19">
+        <v>5.7</v>
+      </c>
+      <c r="I7" s="19">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J7" s="20">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="7"/>
+      <c r="B8" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8" s="28" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="16" t="s">
-[...75 lines deleted...]
-      <c r="C8" s="24" t="s">
+      <c r="E8" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29">
+        <v>38</v>
+      </c>
+      <c r="H8" s="29">
+        <v>0.8</v>
+      </c>
+      <c r="I8" s="29">
+        <v>0.1</v>
+      </c>
+      <c r="J8" s="30">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="1" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="13"/>
+      <c r="B9" s="12"/>
+      <c r="C9" s="27"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="30"/>
+    </row>
+    <row r="10" spans="1:10" s="1" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="21" t="s">
         <v>50</v>
       </c>
-      <c r="D8" s="25" t="s">
+      <c r="D10" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="E8" s="24" t="s">
-[...41 lines deleted...]
-      <c r="E10" s="19" t="s">
+      <c r="E10" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="F10" s="31" t="s">
+      <c r="F10" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="G10" s="31">
+      <c r="G10" s="32">
         <v>51.6</v>
       </c>
-      <c r="H10" s="31">
+      <c r="H10" s="32">
         <v>1.4</v>
       </c>
-      <c r="I10" s="31">
+      <c r="I10" s="32">
         <v>3.4</v>
       </c>
-      <c r="J10" s="32">
+      <c r="J10" s="33">
         <v>1.6</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7"/>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="C11" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="D11" s="10" t="s">
+      <c r="D11" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="9" t="s">
+      <c r="F11" s="19"/>
+      <c r="G11" s="19">
+        <v>122</v>
+      </c>
+      <c r="H11" s="19">
+        <v>1.3</v>
+      </c>
+      <c r="I11" s="19">
+        <v>4</v>
+      </c>
+      <c r="J11" s="20">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9"/>
+      <c r="B12" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="F11" s="11"/>
-[...18 lines deleted...]
-      <c r="C12" s="16" t="s">
+      <c r="E12" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" s="22"/>
+      <c r="G12" s="22">
+        <v>446</v>
+      </c>
+      <c r="H12" s="22">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="I12" s="22">
+        <v>22.1</v>
+      </c>
+      <c r="J12" s="23">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9"/>
+      <c r="B13" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="21" t="s">
         <v>52</v>
       </c>
-      <c r="D12" s="33" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="16" t="s">
+      <c r="D13" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="F12" s="17"/>
-[...18 lines deleted...]
-      <c r="C13" s="16" t="s">
+      <c r="E13" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="22"/>
+      <c r="G13" s="22">
+        <v>82</v>
+      </c>
+      <c r="H13" s="22">
+        <v>0.15</v>
+      </c>
+      <c r="I13" s="22">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="J13" s="23">
+        <v>19.899999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="9"/>
+      <c r="B14" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22">
+        <v>130.5</v>
+      </c>
+      <c r="H14" s="22">
+        <v>5.75</v>
+      </c>
+      <c r="I14" s="22">
+        <v>1.45</v>
+      </c>
+      <c r="J14" s="23">
+        <v>25.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="1" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="9"/>
+      <c r="B15" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="D13" s="10" t="s">
-[...30 lines deleted...]
-      <c r="E14" s="16" t="s">
+      <c r="D15" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="F14" s="17"/>
-[...24 lines deleted...]
-      <c r="E15" s="16" t="s">
+      <c r="E15" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="F15" s="17"/>
-      <c r="G15" s="17">
+      <c r="F15" s="22"/>
+      <c r="G15" s="22">
         <v>79.2</v>
       </c>
-      <c r="H15" s="17">
+      <c r="H15" s="22">
         <v>2.72</v>
       </c>
-      <c r="I15" s="17">
+      <c r="I15" s="22">
         <v>0.52</v>
       </c>
-      <c r="J15" s="18">
+      <c r="J15" s="23">
         <v>15.92</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="13" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J16" s="18"/>
+    <row r="16" spans="1:10" s="1" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="16"/>
+      <c r="B16" s="15"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="35"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="22"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="22"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:D1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>