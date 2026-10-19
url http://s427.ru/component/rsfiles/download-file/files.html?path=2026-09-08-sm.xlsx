--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -891,51 +891,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="47.28515625" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="34" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="35"/>
       <c r="D1" s="36"/>