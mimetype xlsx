--- v0 (2026-04-01)
+++ v1 (2026-06-10)
@@ -897,51 +897,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="47.28515625" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="34" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="35"/>
       <c r="D1" s="36"/>
@@ -1237,92 +1237,92 @@
       <c r="G13" s="16">
         <v>30.9</v>
       </c>
       <c r="H13" s="16">
         <v>0</v>
       </c>
       <c r="I13" s="16">
         <v>0.3</v>
       </c>
       <c r="J13" s="17">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="14"/>
       <c r="B14" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F14" s="16"/>
       <c r="G14" s="16">
-        <v>114</v>
+        <v>57.5</v>
       </c>
       <c r="H14" s="16">
-        <v>3.2</v>
+        <v>1.6</v>
       </c>
       <c r="I14" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J14" s="17">
-        <v>20.5</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="14"/>
       <c r="B15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F15" s="16"/>
       <c r="G15" s="16">
-        <v>57.5</v>
+        <v>52</v>
       </c>
       <c r="H15" s="16">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
       <c r="I15" s="16">
         <v>1</v>
       </c>
       <c r="J15" s="17">
-        <v>10.4</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="27"/>
       <c r="B16" s="31"/>
       <c r="C16" s="23"/>
       <c r="D16" s="24"/>
       <c r="E16" s="23"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="32"/>
       <c r="B17" s="31"/>
       <c r="C17" s="4"/>
       <c r="D17" s="33"/>
       <c r="E17" s="4"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="17"/>