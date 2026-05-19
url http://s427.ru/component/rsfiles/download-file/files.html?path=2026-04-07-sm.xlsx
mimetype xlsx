--- v0 (2026-04-01)
+++ v1 (2026-05-19)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\o.a.avilova\Desktop\Документы 21-22 учебный год\Документы 23-24г\Документы 24-25 уч. год\Документы 25-26 уч.год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="8940"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="57">
   <si>
     <t>Школа</t>
   </si>
   <si>
     <t>День</t>
   </si>
   <si>
     <t>Прием пищи</t>
   </si>
   <si>
     <t>Раздел</t>
   </si>
   <si>
     <t>Блюдо</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Калорийность</t>
   </si>
   <si>
     <t>Белки</t>
   </si>
   <si>
@@ -860,51 +860,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="47.28515625" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="29" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="30"/>
       <c r="D1" s="31"/>
@@ -1048,51 +1048,53 @@
       <c r="C7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="16"/>
       <c r="G7" s="12">
         <v>160.6</v>
       </c>
       <c r="H7" s="12">
         <v>6.3</v>
       </c>
       <c r="I7" s="12">
         <v>5.2</v>
       </c>
       <c r="J7" s="13">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="9"/>
-      <c r="B8" s="15"/>
+      <c r="B8" s="15" t="s">
+        <v>36</v>
+      </c>
       <c r="C8" s="4" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="12"/>
       <c r="G8" s="16">
         <v>57.5</v>
       </c>
       <c r="H8" s="16">
         <v>1.6</v>
       </c>
       <c r="I8" s="16">
         <v>1</v>
       </c>
       <c r="J8" s="17">
         <v>10.4</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="20"/>